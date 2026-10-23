--- v4 (2026-09-07)
+++ v5 (2026-10-23)
@@ -44,66 +44,66 @@
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Анастасия Майкова</t>
   </si>
   <si>
     <t>10.69</t>
   </si>
   <si>
     <t>7.44</t>
   </si>
   <si>
     <t>Екатерина Катюкова</t>
   </si>
   <si>
     <t>12.95</t>
   </si>
   <si>
     <t>9.65</t>
   </si>
   <si>
+    <t>Тимофей Карачев</t>
+  </si>
+  <si>
+    <t>15.17</t>
+  </si>
+  <si>
+    <t>11.80</t>
+  </si>
+  <si>
     <t>Анатолий Туренко</t>
   </si>
   <si>
     <t>15.18</t>
   </si>
   <si>
     <t>11.68</t>
-  </si>
-[...7 lines deleted...]
-    <t>15.17</t>
   </si>
   <si>
     <t>Андрей Жуков</t>
   </si>
   <si>
     <t>24.61</t>
   </si>
   <si>
     <t>15.82</t>
   </si>
   <si>
     <t>Иван Олейников</t>
   </si>
   <si>
     <t>26.29</t>
   </si>
   <si>
     <t>19.89</t>
   </si>
   <si>
     <t>Анна Фомина</t>
   </si>
   <si>
     <t>31.15</t>
   </si>