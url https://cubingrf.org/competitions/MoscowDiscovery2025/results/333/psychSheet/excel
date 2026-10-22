--- v4 (2026-09-07)
+++ v5 (2026-10-22)
@@ -17,789 +17,789 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="333" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
   <si>
     <t>#</t>
   </si>
   <si>
-    <t>Имя и фамилия участника</t>
-[...8 lines deleted...]
-    <t>Александр Башуткин</t>
+    <t>Competitor</t>
+  </si>
+  <si>
+    <t>Average</t>
+  </si>
+  <si>
+    <t>Best</t>
+  </si>
+  <si>
+    <t>Anatolii Turenko</t>
+  </si>
+  <si>
+    <t>5.94</t>
+  </si>
+  <si>
+    <t>4.99</t>
+  </si>
+  <si>
+    <t>Alexander Bashutkin</t>
   </si>
   <si>
     <t>6.05</t>
   </si>
   <si>
     <t>4.71</t>
   </si>
   <si>
-    <t>Анатолий Туренко</t>
-[...8 lines deleted...]
-    <t>Андрей Панов</t>
+    <t>Andrey Panov</t>
   </si>
   <si>
     <t>7.07</t>
   </si>
   <si>
     <t>5.44</t>
   </si>
   <si>
-    <t>Арсений Павлов</t>
+    <t>Arsenii Pavlov</t>
   </si>
   <si>
     <t>7.58</t>
   </si>
   <si>
     <t>6.10</t>
   </si>
   <si>
-    <t>Владимир Филин</t>
+    <t>Vladimir Filin</t>
   </si>
   <si>
     <t>7.68</t>
   </si>
   <si>
     <t>6.56</t>
   </si>
   <si>
-    <t>Екатерина Катюкова</t>
+    <t>Ekaterina Katyukova</t>
   </si>
   <si>
     <t>7.93</t>
   </si>
   <si>
     <t>6.60</t>
   </si>
   <si>
-    <t>Никита Попков</t>
+    <t>Nikita Popkov</t>
   </si>
   <si>
     <t>8.06</t>
   </si>
   <si>
     <t>5.96</t>
   </si>
   <si>
-    <t>Максим Ильин</t>
+    <t>Maxim Ilin</t>
   </si>
   <si>
     <t>8.35</t>
   </si>
   <si>
     <t>6.26</t>
   </si>
   <si>
-    <t>Максим Знаменщиков</t>
+    <t>Vadim Sukharev</t>
+  </si>
+  <si>
+    <t>8.53</t>
+  </si>
+  <si>
+    <t>7.44</t>
+  </si>
+  <si>
+    <t>Maxim Znamenshchikov</t>
   </si>
   <si>
     <t>8.64</t>
   </si>
   <si>
     <t>6.89</t>
   </si>
   <si>
-    <t>Иван Олейников</t>
+    <t>Ivan Oleinikov</t>
   </si>
   <si>
     <t>8.65</t>
   </si>
   <si>
     <t>6.94</t>
   </si>
   <si>
-    <t>Владислав Кожин</t>
+    <t>Vladislav Kozhin</t>
   </si>
   <si>
     <t>8.66</t>
   </si>
   <si>
     <t>6.88</t>
   </si>
   <si>
-    <t>Даниил Тамбовцев</t>
+    <t>Daniil Tambovtsev</t>
   </si>
   <si>
     <t>8.68</t>
   </si>
   <si>
     <t>7.12</t>
   </si>
   <si>
-    <t>Степан Мельников</t>
+    <t>Stepan Melnikov</t>
   </si>
   <si>
     <t>8.72</t>
   </si>
   <si>
     <t>7.24</t>
   </si>
   <si>
-    <t>Дмитрий Нагирняк</t>
+    <t>Dmitry Nagirnyak</t>
   </si>
   <si>
     <t>8.94</t>
   </si>
   <si>
     <t>6.47</t>
   </si>
   <si>
-    <t>Фёдор Борисов</t>
+    <t>Fyodor Borisov</t>
   </si>
   <si>
     <t>8.97</t>
   </si>
   <si>
     <t>7.72</t>
   </si>
   <si>
-    <t>Вадим Сухарев</t>
-[...8 lines deleted...]
-    <t>Игорь Тарабрин</t>
+    <t>Igor Tarabrin</t>
   </si>
   <si>
     <t>9.34</t>
   </si>
   <si>
     <t>8.02</t>
   </si>
   <si>
-    <t>Александр Докин</t>
+    <t>Aleksandr Dokin</t>
   </si>
   <si>
     <t>9.43</t>
   </si>
   <si>
-    <t>Владимир Фёдоров</t>
+    <t>Vladimir Fedorov</t>
   </si>
   <si>
     <t>9.45</t>
   </si>
   <si>
-    <t>Роман Шилов</t>
+    <t>Andrey Kohhelev</t>
+  </si>
+  <si>
+    <t>9.55</t>
+  </si>
+  <si>
+    <t>Roman Shilov</t>
   </si>
   <si>
     <t>9.71</t>
   </si>
   <si>
     <t>8.10</t>
   </si>
   <si>
-    <t>Андрей Кошелев</t>
-[...8 lines deleted...]
-    <t>Платон Кабаков</t>
+    <t>Platon Kabakov</t>
   </si>
   <si>
     <t>10.18</t>
   </si>
   <si>
     <t>8.11</t>
   </si>
   <si>
-    <t>Александр Кропотов</t>
+    <t>Aleksandr Kropotov</t>
   </si>
   <si>
     <t>10.26</t>
   </si>
   <si>
     <t>7.05</t>
   </si>
   <si>
-    <t>Тимофей Тюльпаков</t>
+    <t>Timofey Tyulpakov</t>
   </si>
   <si>
     <t>10.27</t>
   </si>
   <si>
-    <t>Лев Маслов</t>
+    <t>Lev Maslov</t>
   </si>
   <si>
     <t>10.29</t>
   </si>
   <si>
     <t>7.41</t>
   </si>
   <si>
-    <t>Эрик Шакиров</t>
+    <t>Erik Shakirov</t>
   </si>
   <si>
     <t>8.88</t>
   </si>
   <si>
-    <t>Дмитрий Галкин</t>
+    <t>Dmitry Galkin</t>
   </si>
   <si>
     <t>10.84</t>
   </si>
   <si>
     <t>10.12</t>
   </si>
   <si>
-    <t>Андрей Жуков</t>
+    <t>Andrey Zhukov</t>
   </si>
   <si>
     <t>11.11</t>
   </si>
   <si>
-    <t>9.51</t>
-[...2 lines deleted...]
-    <t>Дмитрий Резяпкин</t>
+    <t>9.04</t>
+  </si>
+  <si>
+    <t>Dmitriy Rezyapkin</t>
   </si>
   <si>
     <t>11.21</t>
   </si>
   <si>
     <t>9.38</t>
   </si>
   <si>
-    <t>Дарья Елисеева</t>
+    <t>Daria Eliseeva</t>
   </si>
   <si>
     <t>11.24</t>
   </si>
   <si>
-    <t>Дмитрий Родин</t>
+    <t>9.40</t>
+  </si>
+  <si>
+    <t>Dmitry Rodin</t>
   </si>
   <si>
     <t>11.27</t>
   </si>
   <si>
     <t>9.36</t>
   </si>
   <si>
-    <t>Роман Самвелян</t>
+    <t>Roman Samvelyan</t>
   </si>
   <si>
     <t>11.37</t>
   </si>
   <si>
     <t>10.04</t>
   </si>
   <si>
-    <t>Дмитрий Колотвин</t>
+    <t>Dmitry Kolotvin</t>
   </si>
   <si>
     <t>11.41</t>
   </si>
   <si>
     <t>7.78</t>
   </si>
   <si>
-    <t>Михаил Говголенко</t>
+    <t>Mikhail Govgolenko</t>
   </si>
   <si>
     <t>12.36</t>
   </si>
   <si>
     <t>9.87</t>
   </si>
   <si>
-    <t>Денис Синюшкин</t>
+    <t>Denis Sinyushkin</t>
   </si>
   <si>
     <t>12.39</t>
   </si>
   <si>
     <t>11.00</t>
   </si>
   <si>
-    <t>Алексей Сенаторов</t>
+    <t>Aleksey Senatorov</t>
   </si>
   <si>
     <t>12.58</t>
   </si>
   <si>
     <t>10.07</t>
   </si>
   <si>
-    <t>Владислав Ботвинко</t>
+    <t>Vladislav Botvinko</t>
   </si>
   <si>
     <t>12.59</t>
   </si>
   <si>
     <t>10.78</t>
   </si>
   <si>
-    <t>Афанасий Иванов</t>
+    <t>Afanasy Ivanov</t>
   </si>
   <si>
     <t>13.85</t>
   </si>
   <si>
-    <t>11.61</t>
-[...2 lines deleted...]
-    <t>Роберт Набиуллин</t>
+    <t>11.45</t>
+  </si>
+  <si>
+    <t>Robert Nabiullin</t>
   </si>
   <si>
     <t>14.16</t>
   </si>
   <si>
     <t>10.46</t>
   </si>
   <si>
-    <t>Артур Фирян</t>
+    <t>Artur Firyan</t>
   </si>
   <si>
     <t>14.27</t>
   </si>
   <si>
     <t>12.73</t>
   </si>
   <si>
-    <t>Иван Сергеев</t>
+    <t>Ivan Sergeev</t>
   </si>
   <si>
     <t>14.41</t>
   </si>
   <si>
     <t>10.95</t>
   </si>
   <si>
-    <t>Никита Чесноков</t>
+    <t>Nikita Chesnokov</t>
   </si>
   <si>
     <t>14.47</t>
   </si>
   <si>
-    <t>12.54</t>
-[...2 lines deleted...]
-    <t>Кристина Королёва</t>
+    <t>12.12</t>
+  </si>
+  <si>
+    <t>Kristina Koroleva</t>
   </si>
   <si>
     <t>14.76</t>
   </si>
   <si>
     <t>13.33</t>
   </si>
   <si>
-    <t>Михаил Кулешов</t>
+    <t>Mikhail Kuleshov</t>
   </si>
   <si>
     <t>14.90</t>
   </si>
   <si>
     <t>12.71</t>
   </si>
   <si>
-    <t>Александр Катюков</t>
+    <t>Alexander Katyukov</t>
   </si>
   <si>
     <t>15.16</t>
   </si>
   <si>
     <t>12.84</t>
   </si>
   <si>
-    <t>Михаил Мочалов</t>
+    <t>Mihail Mochalov</t>
   </si>
   <si>
     <t>15.30</t>
   </si>
   <si>
     <t>11.38</t>
   </si>
   <si>
-    <t>Ольга Ясакова</t>
+    <t>Olga Yasakova</t>
   </si>
   <si>
     <t>15.63</t>
   </si>
   <si>
     <t>12.17</t>
   </si>
   <si>
-    <t>Георгий Голосов</t>
+    <t>Kirill Prigoda</t>
+  </si>
+  <si>
+    <t>15.80</t>
+  </si>
+  <si>
+    <t>13.34</t>
+  </si>
+  <si>
+    <t>Georgiy Golosov</t>
   </si>
   <si>
     <t>16.15</t>
   </si>
   <si>
     <t>11.96</t>
   </si>
   <si>
-    <t>Николай Уланов</t>
+    <t>Nikolay Ulanov</t>
   </si>
   <si>
     <t>16.29</t>
   </si>
   <si>
     <t>14.92</t>
   </si>
   <si>
-    <t>Лев Копейкин</t>
+    <t>Lev Kopeykin</t>
   </si>
   <si>
     <t>16.64</t>
   </si>
   <si>
     <t>13.29</t>
   </si>
   <si>
-    <t>Максимилиан Корчагин</t>
+    <t>Max Korchagin</t>
   </si>
   <si>
     <t>17.03</t>
   </si>
   <si>
     <t>14.66</t>
   </si>
   <si>
-    <t>Кирилл Пригода</t>
-[...8 lines deleted...]
-    <t>Александр Чебан</t>
+    <t>Anastasia Tyulpakova</t>
+  </si>
+  <si>
+    <t>18.18</t>
+  </si>
+  <si>
+    <t>15.61</t>
+  </si>
+  <si>
+    <t>Aleksandr Cheban</t>
   </si>
   <si>
     <t>18.73</t>
   </si>
   <si>
     <t>16.25</t>
   </si>
   <si>
-    <t>Анастасия Тюльпакова</t>
-[...8 lines deleted...]
-    <t>Елисей Акименков</t>
+    <t>Elisey Akimenkov</t>
   </si>
   <si>
     <t>19.79</t>
   </si>
   <si>
     <t>16.20</t>
   </si>
   <si>
-    <t>Дмитрий Камашев</t>
+    <t>Dmitrii Kamashev</t>
   </si>
   <si>
     <t>20.28</t>
   </si>
   <si>
     <t>17.24</t>
   </si>
   <si>
-    <t>Андрей Евтеев</t>
+    <t>Andrey Evteev</t>
   </si>
   <si>
     <t>20.70</t>
   </si>
   <si>
-    <t>Андрей Черепанов</t>
+    <t>Andrey Cherepanov</t>
   </si>
   <si>
     <t>21.31</t>
   </si>
   <si>
-    <t>19.43</t>
-[...2 lines deleted...]
-    <t>Пётр Шипицин</t>
+    <t>16.69</t>
+  </si>
+  <si>
+    <t>Petr Shipitsin</t>
   </si>
   <si>
     <t>21.47</t>
   </si>
   <si>
     <t>17.48</t>
   </si>
   <si>
-    <t>Альберт Хайров</t>
+    <t>Albert Hajrov</t>
   </si>
   <si>
     <t>22.74</t>
   </si>
   <si>
     <t>20.41</t>
   </si>
   <si>
-    <t>Яромир Тиунов</t>
+    <t>Yaromir Tiunov</t>
   </si>
   <si>
     <t>23.02</t>
   </si>
   <si>
     <t>19.18</t>
   </si>
   <si>
-    <t>Ольга Кун</t>
+    <t>Olʹga Kun</t>
   </si>
   <si>
     <t>25.45</t>
   </si>
   <si>
     <t>21.49</t>
   </si>
   <si>
-    <t>София Хегай</t>
+    <t>Sofiia Khegai</t>
   </si>
   <si>
     <t>25.94</t>
   </si>
   <si>
     <t>23.19</t>
   </si>
   <si>
-    <t>Вячеслав Трушков</t>
+    <t>Vyacheslav Trushkov</t>
   </si>
   <si>
     <t>29.45</t>
   </si>
   <si>
     <t>24.02</t>
   </si>
   <si>
-    <t>Михаил Лосев</t>
+    <t>Mikhail Losev</t>
   </si>
   <si>
     <t>30.67</t>
   </si>
   <si>
     <t>24.49</t>
   </si>
   <si>
-    <t>Николай Пшеничников</t>
+    <t>Nikolay Pshenichnikov</t>
   </si>
   <si>
     <t>34.27</t>
   </si>
   <si>
     <t>27.66</t>
   </si>
   <si>
-    <t>Александр Щербаков</t>
+    <t>Aleksandr Shcherbakov</t>
   </si>
   <si>
     <t>28.03</t>
   </si>
   <si>
-    <t>Иван Шинкин</t>
+    <t>Ivan Shinkin</t>
   </si>
   <si>
     <t>35.58</t>
   </si>
   <si>
-    <t>31.85</t>
-[...2 lines deleted...]
-    <t>Мария Подчуфарова</t>
+    <t>26.95</t>
+  </si>
+  <si>
+    <t>Mariya Podchufarova</t>
   </si>
   <si>
     <t>36.09</t>
   </si>
   <si>
     <t>35.45</t>
   </si>
   <si>
-    <t>Михаил Жерновков</t>
+    <t>Mikhail Zhernovkov</t>
   </si>
   <si>
     <t>36.57</t>
   </si>
   <si>
     <t>28.47</t>
   </si>
   <si>
-    <t>Татьяна Григоровская</t>
-[...8 lines deleted...]
-    <t>Полина Титова</t>
+    <t>Tatyana Grigorovskaya</t>
+  </si>
+  <si>
+    <t>37.55</t>
+  </si>
+  <si>
+    <t>30.68</t>
+  </si>
+  <si>
+    <t>Polina Titova</t>
   </si>
   <si>
     <t>40.78</t>
   </si>
   <si>
     <t>36.68</t>
   </si>
   <si>
-    <t>Лукерья Лаврентьева</t>
+    <t>Lukerʹya Lavrentʹyeva</t>
   </si>
   <si>
     <t>41.09</t>
   </si>
   <si>
     <t>31.98</t>
   </si>
   <si>
-    <t>Камиля Хайрова</t>
+    <t>Kamilya Hajrova</t>
   </si>
   <si>
     <t>42.62</t>
   </si>
   <si>
     <t>32.99</t>
   </si>
   <si>
-    <t>Таисия Семенихина</t>
+    <t>Taisiya Semenikhina</t>
   </si>
   <si>
     <t>46.72</t>
   </si>
   <si>
     <t>27.57</t>
   </si>
   <si>
-    <t>Элеонора Корчагина</t>
+    <t>Eleonora Korchagina</t>
   </si>
   <si>
     <t>49.50</t>
   </si>
   <si>
     <t>39.28</t>
   </si>
   <si>
-    <t>Полина Прасковина</t>
+    <t>Polina Praskovina</t>
   </si>
   <si>
     <t>54.11</t>
   </si>
   <si>
     <t>47.37</t>
   </si>
   <si>
-    <t>Наталья Жукова</t>
+    <t>Natalʹya Zhukova</t>
   </si>
   <si>
     <t>54.20</t>
   </si>
   <si>
     <t>43.37</t>
   </si>
   <si>
-    <t>Артём Брехманис</t>
+    <t>Artyom Brekhmanis</t>
   </si>
   <si>
     <t>55.45</t>
   </si>
   <si>
     <t>50.52</t>
   </si>
   <si>
-    <t>Елизавета Бреева</t>
+    <t>Elizaveta Breeva</t>
   </si>
   <si>
     <t>1:03.99</t>
   </si>
   <si>
     <t>47.29</t>
   </si>
   <si>
-    <t>Александра Смирнова</t>
+    <t>Alexandra Smirnova</t>
   </si>
   <si>
     <t>1:23.36</t>
   </si>
   <si>
     <t>1:08.00</t>
   </si>
   <si>
-    <t>Давид Иванов</t>
+    <t>David Ivanov</t>
   </si>
   <si>
     <t>1:26.92</t>
   </si>
   <si>
-    <t>Алексей Лайшев</t>
-[...14 lines deleted...]
-    <t>Никита Фролов</t>
+    <t>Aleksei Laishev</t>
+  </si>
+  <si>
+    <t>Askold Sapegin</t>
+  </si>
+  <si>
+    <t>Konstantin Zlobin</t>
+  </si>
+  <si>
+    <t>Maxim Shevchenko</t>
+  </si>
+  <si>
+    <t>Mariia Saulina</t>
+  </si>
+  <si>
+    <t>Nikita Frolov</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1122,51 +1122,51 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D89"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C89" sqref="C89"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="3.428" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="28.136" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="9.283" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>4</v>
       </c>
@@ -1390,219 +1390,219 @@
     <row r="18" spans="1:4">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18" t="s">
         <v>52</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>53</v>
       </c>
       <c r="D18" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19" t="s">
         <v>55</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>56</v>
       </c>
       <c r="D19" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20" t="s">
         <v>57</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>58</v>
       </c>
       <c r="D20" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21" t="s">
         <v>59</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>60</v>
       </c>
       <c r="D21" t="s">
-        <v>61</v>
+        <v>30</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22" t="s">
+        <v>61</v>
+      </c>
+      <c r="C22" s="1" t="s">
         <v>62</v>
       </c>
-      <c r="C22" s="1" t="s">
+      <c r="D22" t="s">
         <v>63</v>
-      </c>
-[...1 lines deleted...]
-        <v>64</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23" t="s">
+        <v>64</v>
+      </c>
+      <c r="C23" s="1" t="s">
         <v>65</v>
       </c>
-      <c r="C23" s="1" t="s">
+      <c r="D23" t="s">
         <v>66</v>
-      </c>
-[...1 lines deleted...]
-        <v>67</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24" t="s">
+        <v>67</v>
+      </c>
+      <c r="C24" s="1" t="s">
         <v>68</v>
       </c>
-      <c r="C24" s="1" t="s">
+      <c r="D24" t="s">
         <v>69</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25" t="s">
+        <v>70</v>
+      </c>
+      <c r="C25" s="1" t="s">
         <v>71</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="D25" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26" t="s">
+        <v>72</v>
+      </c>
+      <c r="C26" s="1" t="s">
         <v>73</v>
       </c>
-      <c r="C26" s="1" t="s">
+      <c r="D26" t="s">
         <v>74</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27" t="s">
+        <v>75</v>
+      </c>
+      <c r="C27" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="D27" t="s">
         <v>76</v>
-      </c>
-[...4 lines deleted...]
-        <v>77</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28" t="s">
+        <v>77</v>
+      </c>
+      <c r="C28" s="1" t="s">
         <v>78</v>
       </c>
-      <c r="C28" s="1" t="s">
+      <c r="D28" t="s">
         <v>79</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29" t="s">
+        <v>80</v>
+      </c>
+      <c r="C29" s="1" t="s">
         <v>81</v>
       </c>
-      <c r="C29" s="1" t="s">
+      <c r="D29" t="s">
         <v>82</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30" t="s">
+        <v>83</v>
+      </c>
+      <c r="C30" s="1" t="s">
         <v>84</v>
       </c>
-      <c r="C30" s="1" t="s">
+      <c r="D30" t="s">
         <v>85</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31" t="s">
+        <v>86</v>
+      </c>
+      <c r="C31" s="1" t="s">
         <v>87</v>
       </c>
-      <c r="C31" s="1" t="s">
+      <c r="D31" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>63</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32" t="s">
         <v>89</v>
       </c>
       <c r="C32" s="1" t="s">
         <v>90</v>
       </c>
       <c r="D32" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33" t="s">
         <v>92</v>
       </c>
       <c r="C33" s="1" t="s">
         <v>93</v>