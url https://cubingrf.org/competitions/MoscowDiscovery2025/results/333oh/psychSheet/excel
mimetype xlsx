--- v4 (2026-09-07)
+++ v5 (2026-10-22)
@@ -12,149 +12,149 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="333oh" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="155">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="154">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Competitor</t>
   </si>
   <si>
     <t>Average</t>
   </si>
   <si>
     <t>Best</t>
   </si>
   <si>
+    <t>Vladimir Filin</t>
+  </si>
+  <si>
+    <t>10.07</t>
+  </si>
+  <si>
+    <t>8.67</t>
+  </si>
+  <si>
     <t>Anatolii Turenko</t>
   </si>
   <si>
     <t>11.24</t>
   </si>
   <si>
     <t>8.87</t>
   </si>
   <si>
-    <t>Vladimir Filin</t>
-[...5 lines deleted...]
-    <t>9.95</t>
+    <t>Alexander Bashutkin</t>
+  </si>
+  <si>
+    <t>11.77</t>
+  </si>
+  <si>
+    <t>10.09</t>
   </si>
   <si>
     <t>Andrey Panov</t>
   </si>
   <si>
     <t>12.67</t>
   </si>
   <si>
     <t>10.78</t>
   </si>
   <si>
-    <t>Alexander Bashutkin</t>
-[...7 lines deleted...]
-  <si>
     <t>Lev Maslov</t>
   </si>
   <si>
     <t>13.40</t>
   </si>
   <si>
     <t>10.25</t>
   </si>
   <si>
     <t>Nikita Popkov</t>
   </si>
   <si>
     <t>13.81</t>
   </si>
   <si>
     <t>10.35</t>
   </si>
   <si>
     <t>Maxim Ilin</t>
   </si>
   <si>
     <t>13.82</t>
   </si>
   <si>
     <t>10.29</t>
   </si>
   <si>
     <t>Vladislav Kozhin</t>
   </si>
   <si>
     <t>15.64</t>
   </si>
   <si>
     <t>11.47</t>
   </si>
   <si>
     <t>Arsenii Pavlov</t>
   </si>
   <si>
     <t>15.87</t>
   </si>
   <si>
     <t>11.92</t>
   </si>
   <si>
     <t>Vadim Sukharev</t>
   </si>
   <si>
-    <t>16.08</t>
+    <t>15.96</t>
   </si>
   <si>
     <t>14.08</t>
   </si>
   <si>
     <t>Dmitry Nagirnyak</t>
   </si>
   <si>
     <t>16.14</t>
   </si>
   <si>
     <t>12.84</t>
   </si>
   <si>
     <t>Erik Shakirov</t>
   </si>
   <si>
     <t>16.28</t>
   </si>
   <si>
     <t>15.16</t>
   </si>
   <si>
     <t>Timofey Tyulpakov</t>
   </si>
@@ -224,282 +224,279 @@
   <si>
     <t>17.17</t>
   </si>
   <si>
     <t>Aleksandr Kropotov</t>
   </si>
   <si>
     <t>19.78</t>
   </si>
   <si>
     <t>14.55</t>
   </si>
   <si>
     <t>Roman Samvelyan</t>
   </si>
   <si>
     <t>19.97</t>
   </si>
   <si>
     <t>16.68</t>
   </si>
   <si>
     <t>Andrey Kohhelev</t>
   </si>
   <si>
-    <t>20.25</t>
-[...2 lines deleted...]
-    <t>16.77</t>
+    <t>20.17</t>
+  </si>
+  <si>
+    <t>10.64</t>
   </si>
   <si>
     <t>Dmitry Kolotvin</t>
   </si>
   <si>
     <t>20.62</t>
   </si>
   <si>
     <t>18.95</t>
   </si>
   <si>
     <t>Dmitriy Rezyapkin</t>
   </si>
   <si>
     <t>20.79</t>
   </si>
   <si>
     <t>14.98</t>
   </si>
   <si>
     <t>Platon Kabakov</t>
   </si>
   <si>
     <t>20.96</t>
   </si>
   <si>
     <t>15.01</t>
   </si>
   <si>
     <t>Aleksandr Dokin</t>
   </si>
   <si>
     <t>21.06</t>
   </si>
   <si>
-    <t>18.19</t>
+    <t>17.34</t>
   </si>
   <si>
     <t>Igor Tarabrin</t>
   </si>
   <si>
     <t>21.68</t>
   </si>
   <si>
     <t>17.90</t>
   </si>
   <si>
     <t>Andrey Zhukov</t>
   </si>
   <si>
     <t>21.81</t>
   </si>
   <si>
     <t>16.96</t>
   </si>
   <si>
     <t>Dmitry Galkin</t>
   </si>
   <si>
     <t>23.32</t>
   </si>
   <si>
     <t>19.68</t>
   </si>
   <si>
     <t>Denis Sinyushkin</t>
   </si>
   <si>
     <t>25.26</t>
   </si>
   <si>
     <t>18.82</t>
   </si>
   <si>
     <t>Vladislav Botvinko</t>
   </si>
   <si>
     <t>27.84</t>
   </si>
   <si>
     <t>23.11</t>
   </si>
   <si>
+    <t>Kirill Prigoda</t>
+  </si>
+  <si>
+    <t>28.10</t>
+  </si>
+  <si>
+    <t>27.54</t>
+  </si>
+  <si>
     <t>Ivan Sergeev</t>
   </si>
   <si>
     <t>28.19</t>
   </si>
   <si>
     <t>26.45</t>
   </si>
   <si>
     <t>Nikita Chesnokov</t>
   </si>
   <si>
     <t>28.50</t>
   </si>
   <si>
     <t>20.05</t>
   </si>
   <si>
     <t>Afanasy Ivanov</t>
   </si>
   <si>
     <t>30.15</t>
   </si>
   <si>
-    <t>24.71</t>
+    <t>23.80</t>
   </si>
   <si>
     <t>Alexander Katyukov</t>
   </si>
   <si>
     <t>32.01</t>
   </si>
   <si>
-    <t>28.23</t>
+    <t>27.86</t>
+  </si>
+  <si>
+    <t>Daria Eliseeva</t>
+  </si>
+  <si>
+    <t>32.08</t>
+  </si>
+  <si>
+    <t>23.85</t>
   </si>
   <si>
     <t>Robert Nabiullin</t>
   </si>
   <si>
     <t>32.28</t>
   </si>
   <si>
     <t>24.31</t>
   </si>
   <si>
-    <t>Daria Eliseeva</t>
-[...7 lines deleted...]
-  <si>
     <t>Dmitry Rodin</t>
   </si>
   <si>
     <t>32.87</t>
   </si>
   <si>
     <t>27.18</t>
   </si>
   <si>
     <t>Aleksey Senatorov</t>
   </si>
   <si>
     <t>33.21</t>
   </si>
   <si>
     <t>28.20</t>
   </si>
   <si>
     <t>Georgiy Golosov</t>
   </si>
   <si>
     <t>34.02</t>
   </si>
   <si>
-    <t>27.54</t>
-[...1 lines deleted...]
-  <si>
     <t>Mikhail Kuleshov</t>
   </si>
   <si>
     <t>34.10</t>
   </si>
   <si>
     <t>29.84</t>
   </si>
   <si>
-    <t>Kirill Prigoda</t>
-[...7 lines deleted...]
-  <si>
     <t>Kristina Koroleva</t>
   </si>
   <si>
     <t>40.86</t>
   </si>
   <si>
     <t>36.72</t>
   </si>
   <si>
     <t>Mihail Mochalov</t>
   </si>
   <si>
     <t>44.69</t>
   </si>
   <si>
     <t>25.50</t>
   </si>
   <si>
     <t>Lev Kopeykin</t>
   </si>
   <si>
     <t>45.66</t>
   </si>
   <si>
     <t>30.32</t>
   </si>
   <si>
     <t>Sofiia Khegai</t>
   </si>
   <si>
     <t>52.01</t>
   </si>
   <si>
     <t>39.82</t>
   </si>
   <si>
     <t>Dmitrii Kamashev</t>
   </si>
   <si>
     <t>47.97</t>
   </si>
   <si>
     <t>Anastasia Tyulpakova</t>
   </si>
   <si>
-    <t>1:06.99</t>
+    <t>1:05.55</t>
   </si>
   <si>
     <t>Olʹga Kun</t>
   </si>
   <si>
     <t>1:07.48</t>
   </si>
   <si>
     <t>Lukerʹya Lavrentʹyeva</t>
   </si>
   <si>
     <t>1:16.53</t>
   </si>
   <si>
     <t>Elizaveta Breeva</t>
   </si>
   <si>
     <t>Maxim Shevchenko</t>
   </si>
   <si>
     <t>Polina Praskovina</t>
   </si>
 </sst>
 </file>
 
@@ -1447,186 +1444,186 @@
     <row r="42" spans="1:4">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42" t="s">
         <v>123</v>
       </c>
       <c r="C42" s="1" t="s">
         <v>124</v>
       </c>
       <c r="D42" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43" t="s">
         <v>126</v>
       </c>
       <c r="C43" s="1" t="s">
         <v>127</v>
       </c>
       <c r="D43" t="s">
-        <v>128</v>
+        <v>101</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44" t="s">
+        <v>128</v>
+      </c>
+      <c r="C44" s="1" t="s">
         <v>129</v>
       </c>
-      <c r="C44" s="1" t="s">
+      <c r="D44" t="s">
         <v>130</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45" t="s">
+        <v>131</v>
+      </c>
+      <c r="C45" s="1" t="s">
         <v>132</v>
       </c>
-      <c r="C45" s="1" t="s">
+      <c r="D45" t="s">
         <v>133</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46" t="s">
+        <v>134</v>
+      </c>
+      <c r="C46" s="1" t="s">
         <v>135</v>
       </c>
-      <c r="C46" s="1" t="s">
+      <c r="D46" t="s">
         <v>136</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47" t="s">
+        <v>137</v>
+      </c>
+      <c r="C47" s="1" t="s">
         <v>138</v>
       </c>
-      <c r="C47" s="1" t="s">
+      <c r="D47" t="s">
         <v>139</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48" t="s">
+        <v>140</v>
+      </c>
+      <c r="C48" s="1" t="s">
         <v>141</v>
       </c>
-      <c r="C48" s="1" t="s">
+      <c r="D48" t="s">
         <v>142</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="C49" s="1"/>
       <c r="D49" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="C50" s="1"/>
       <c r="D50" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="C51" s="1"/>
       <c r="D51" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="C52" s="1"/>
       <c r="D52" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="B53" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="C53" s="1"/>
     </row>
     <row r="54" spans="1:4">
       <c r="B54" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="C54" s="1"/>
     </row>
     <row r="55" spans="1:4">
       <c r="B55" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="C55" s="1"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>