--- v4 (2026-09-07)
+++ v5 (2026-10-22)
@@ -77,93 +77,93 @@
   <si>
     <t>Никита Попков</t>
   </si>
   <si>
     <t>55.69</t>
   </si>
   <si>
     <t>49.14</t>
   </si>
   <si>
     <t>Максим Ильин</t>
   </si>
   <si>
     <t>58.94</t>
   </si>
   <si>
     <t>54.76</t>
   </si>
   <si>
     <t>Вадим Сухарев</t>
   </si>
   <si>
     <t>59.85</t>
   </si>
   <si>
-    <t>56.73</t>
+    <t>54.15</t>
+  </si>
+  <si>
+    <t>Александр Докин</t>
+  </si>
+  <si>
+    <t>1:00.74</t>
+  </si>
+  <si>
+    <t>51.07</t>
   </si>
   <si>
     <t>Екатерина Катюкова</t>
   </si>
   <si>
     <t>1:00.78</t>
   </si>
   <si>
-    <t>58.17</t>
-[...8 lines deleted...]
-    <t>54.00</t>
+    <t>58.10</t>
   </si>
   <si>
     <t>Роман Шилов</t>
   </si>
   <si>
     <t>1:03.07</t>
   </si>
   <si>
     <t>55.39</t>
   </si>
   <si>
     <t>Арсений Павлов</t>
   </si>
   <si>
     <t>1:03.24</t>
   </si>
   <si>
     <t>58.51</t>
   </si>
   <si>
     <t>Лев Маслов</t>
   </si>
   <si>
-    <t>1:05.50</t>
+    <t>1:04.66</t>
   </si>
   <si>
     <t>58.03</t>
   </si>
   <si>
     <t>Максим Шевченко</t>
   </si>
   <si>
     <t>1:06.92</t>
   </si>
   <si>
     <t>1:04.36</t>
   </si>
   <si>
     <t>Александр Кропотов</t>
   </si>
   <si>
     <t>1:08.35</t>
   </si>
   <si>
     <t>1:02.22</t>
   </si>
   <si>
     <t>Даниил Тамбовцев</t>
   </si>
@@ -200,171 +200,171 @@
   <si>
     <t>1:11.67</t>
   </si>
   <si>
     <t>Владислав Кожин</t>
   </si>
   <si>
     <t>1:18.93</t>
   </si>
   <si>
     <t>1:12.48</t>
   </si>
   <si>
     <t>Эрик Шакиров</t>
   </si>
   <si>
     <t>1:21.45</t>
   </si>
   <si>
     <t>1:13.60</t>
   </si>
   <si>
     <t>Андрей Кошелев</t>
   </si>
   <si>
-    <t>1:23.53</t>
-[...2 lines deleted...]
-    <t>1:18.84</t>
+    <t>1:22.71</t>
+  </si>
+  <si>
+    <t>1:10.64</t>
   </si>
   <si>
     <t>Никита Чесноков</t>
   </si>
   <si>
     <t>1:24.33</t>
   </si>
   <si>
     <t>1:19.54</t>
   </si>
   <si>
     <t>Андрей Жуков</t>
   </si>
   <si>
     <t>1:27.92</t>
   </si>
   <si>
     <t>1:14.82</t>
   </si>
   <si>
     <t>Ольга Ясакова</t>
   </si>
   <si>
     <t>1:29.76</t>
   </si>
   <si>
     <t>1:15.87</t>
   </si>
   <si>
     <t>Владимир Филин</t>
   </si>
   <si>
     <t>1:31.61</t>
   </si>
   <si>
     <t>1:25.03</t>
   </si>
   <si>
     <t>Тимофей Тюльпаков</t>
   </si>
   <si>
-    <t>1:34.55</t>
-[...2 lines deleted...]
-    <t>1:27.73</t>
+    <t>1:34.26</t>
+  </si>
+  <si>
+    <t>1:20.67</t>
   </si>
   <si>
     <t>Иван Сергеев</t>
   </si>
   <si>
     <t>1:41.22</t>
   </si>
   <si>
     <t>1:36.14</t>
   </si>
   <si>
     <t>Платон Кабаков</t>
   </si>
   <si>
     <t>1:46.97</t>
   </si>
   <si>
     <t>1:38.45</t>
   </si>
   <si>
+    <t>Кирилл Пригода</t>
+  </si>
+  <si>
+    <t>1:56.00</t>
+  </si>
+  <si>
+    <t>1:48.44</t>
+  </si>
+  <si>
     <t>Михаил Говголенко</t>
   </si>
   <si>
     <t>1:57.30</t>
   </si>
   <si>
     <t>1:42.97</t>
   </si>
   <si>
+    <t>Дарья Елисеева</t>
+  </si>
+  <si>
+    <t>2:04.02</t>
+  </si>
+  <si>
+    <t>1:45.77</t>
+  </si>
+  <si>
     <t>Дмитрий Резяпкин</t>
   </si>
   <si>
     <t>2:07.67</t>
   </si>
   <si>
     <t>1:55.37</t>
   </si>
   <si>
-    <t>Дарья Елисеева</t>
-[...7 lines deleted...]
-  <si>
     <t>Роберт Набиуллин</t>
   </si>
   <si>
     <t>2:09.44</t>
   </si>
   <si>
     <t>1:47.81</t>
   </si>
   <si>
     <t>Дмитрий Родин</t>
   </si>
   <si>
     <t>2:15.07</t>
   </si>
   <si>
     <t>1:50.17</t>
-  </si>
-[...7 lines deleted...]
-    <t>2:13.42</t>
   </si>
   <si>
     <t>Александр Катюков</t>
   </si>
   <si>
     <t>2:33.39</t>
   </si>
   <si>
     <t>2:02.92</t>
   </si>
   <si>
     <t>Иван Олейников</t>
   </si>
   <si>
     <t>2:18.18</t>
   </si>
   <si>
     <t>Георгий Голосов</t>
   </si>
   <si>
     <t>2:24.91</t>
   </si>
   <si>
     <t>Кристина Королёва</t>
   </si>