--- v5 (2026-09-07)
+++ v6 (2026-10-23)
@@ -17,504 +17,504 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="clock" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="153">
   <si>
     <t>#</t>
   </si>
   <si>
-    <t>Competitor</t>
-[...8 lines deleted...]
-    <t>Anatolii Turenko</t>
+    <t>Имя и фамилия участника</t>
+  </si>
+  <si>
+    <t>Среднее</t>
+  </si>
+  <si>
+    <t>Лучшее</t>
+  </si>
+  <si>
+    <t>Анатолий Туренко</t>
   </si>
   <si>
     <t>3.38</t>
   </si>
   <si>
     <t>2.27</t>
   </si>
   <si>
-    <t>Vladimir Filin</t>
+    <t>Владимир Филин</t>
   </si>
   <si>
     <t>3.59</t>
   </si>
   <si>
     <t>2.73</t>
   </si>
   <si>
-    <t>Daniil Tambovtsev</t>
+    <t>Даниил Тамбовцев</t>
   </si>
   <si>
     <t>5.40</t>
   </si>
   <si>
     <t>4.32</t>
   </si>
   <si>
-    <t>Andrey Panov</t>
+    <t>Андрей Панов</t>
   </si>
   <si>
     <t>5.50</t>
   </si>
   <si>
     <t>4.20</t>
   </si>
   <si>
-    <t>Roman Shilov</t>
+    <t>Роман Шилов</t>
   </si>
   <si>
     <t>5.70</t>
   </si>
   <si>
     <t>4.37</t>
   </si>
   <si>
-    <t>Ivan Oleinikov</t>
+    <t>Иван Олейников</t>
   </si>
   <si>
     <t>5.71</t>
   </si>
   <si>
     <t>5.07</t>
   </si>
   <si>
-    <t>Aleksandr Dokin</t>
+    <t>Александр Докин</t>
   </si>
   <si>
     <t>5.96</t>
   </si>
   <si>
     <t>5.12</t>
   </si>
   <si>
-    <t>Vadim Sukharev</t>
+    <t>Вадим Сухарев</t>
   </si>
   <si>
     <t>5.99</t>
   </si>
   <si>
     <t>5.36</t>
   </si>
   <si>
-    <t>Stepan Melnikov</t>
+    <t>Степан Мельников</t>
   </si>
   <si>
     <t>6.03</t>
   </si>
   <si>
     <t>4.47</t>
   </si>
   <si>
-    <t>Arsenii Pavlov</t>
+    <t>Арсений Павлов</t>
   </si>
   <si>
     <t>6.20</t>
   </si>
   <si>
     <t>4.66</t>
   </si>
   <si>
-    <t>Maxim Znamenshchikov</t>
+    <t>Максим Знаменщиков</t>
   </si>
   <si>
     <t>6.21</t>
   </si>
   <si>
     <t>5.30</t>
   </si>
   <si>
-    <t>Andrey Zhukov</t>
+    <t>Андрей Жуков</t>
   </si>
   <si>
     <t>6.40</t>
   </si>
   <si>
     <t>4.77</t>
   </si>
   <si>
-    <t>Platon Kabakov</t>
+    <t>Платон Кабаков</t>
   </si>
   <si>
     <t>6.79</t>
   </si>
   <si>
     <t>5.19</t>
   </si>
   <si>
-    <t>Alexander Katyukov</t>
+    <t>Александр Кропотов</t>
+  </si>
+  <si>
+    <t>7.14</t>
+  </si>
+  <si>
+    <t>5.88</t>
+  </si>
+  <si>
+    <t>Александр Катюков</t>
   </si>
   <si>
     <t>7.41</t>
   </si>
   <si>
     <t>6.16</t>
   </si>
   <si>
-    <t>Aleksandr Kropotov</t>
-[...8 lines deleted...]
-    <t>Dmitry Nagirnyak</t>
+    <t>Дмитрий Нагирняк</t>
   </si>
   <si>
     <t>7.56</t>
   </si>
   <si>
     <t>6.33</t>
   </si>
   <si>
-    <t>Timofey Tyulpakov</t>
+    <t>Тимофей Тюльпаков</t>
   </si>
   <si>
     <t>8.31</t>
   </si>
   <si>
     <t>7.16</t>
   </si>
   <si>
-    <t>Denis Sinyushkin</t>
+    <t>Денис Синюшкин</t>
   </si>
   <si>
     <t>8.65</t>
   </si>
   <si>
     <t>4.41</t>
   </si>
   <si>
-    <t>Dmitry Kolotvin</t>
+    <t>Андрей Кошелев</t>
+  </si>
+  <si>
+    <t>8.75</t>
+  </si>
+  <si>
+    <t>7.36</t>
+  </si>
+  <si>
+    <t>Дмитрий Колотвин</t>
   </si>
   <si>
     <t>8.82</t>
   </si>
   <si>
     <t>7.38</t>
   </si>
   <si>
-    <t>Andrey Kohhelev</t>
-[...8 lines deleted...]
-    <t>Mihail Mochalov</t>
+    <t>Дарья Елисеева</t>
+  </si>
+  <si>
+    <t>8.97</t>
+  </si>
+  <si>
+    <t>6.89</t>
+  </si>
+  <si>
+    <t>Михаил Мочалов</t>
   </si>
   <si>
     <t>9.37</t>
   </si>
   <si>
     <t>8.70</t>
   </si>
   <si>
-    <t>Daria Eliseeva</t>
-[...8 lines deleted...]
-    <t>Alexander Bashutkin</t>
+    <t>Александр Башуткин</t>
   </si>
   <si>
     <t>10.63</t>
   </si>
   <si>
     <t>9.53</t>
   </si>
   <si>
-    <t>Afanasy Ivanov</t>
-[...2 lines deleted...]
-    <t>11.34</t>
+    <t>Афанасий Иванов</t>
+  </si>
+  <si>
+    <t>11.32</t>
   </si>
   <si>
     <t>8.76</t>
   </si>
   <si>
-    <t>Nikita Chesnokov</t>
+    <t>Анастасия Тюльпакова</t>
+  </si>
+  <si>
+    <t>11.60</t>
+  </si>
+  <si>
+    <t>9.04</t>
+  </si>
+  <si>
+    <t>Никита Чесноков</t>
   </si>
   <si>
     <t>11.69</t>
   </si>
   <si>
     <t>9.16</t>
   </si>
   <si>
-    <t>Mikhail Govgolenko</t>
+    <t>Михаил Говголенко</t>
   </si>
   <si>
     <t>11.91</t>
   </si>
   <si>
     <t>10.35</t>
   </si>
   <si>
-    <t>Anastasia Tyulpakova</t>
-[...8 lines deleted...]
-    <t>Vladislav Botvinko</t>
+    <t>Владислав Ботвинко</t>
   </si>
   <si>
     <t>13.06</t>
   </si>
   <si>
     <t>10.93</t>
   </si>
   <si>
-    <t>Mikhail Losev</t>
+    <t>Михаил Лосев</t>
   </si>
   <si>
     <t>13.18</t>
   </si>
   <si>
     <t>11.65</t>
   </si>
   <si>
-    <t>Aleksey Senatorov</t>
+    <t>Андрей Черепанов</t>
+  </si>
+  <si>
+    <t>14.33</t>
+  </si>
+  <si>
+    <t>11.94</t>
+  </si>
+  <si>
+    <t>Алексей Сенаторов</t>
   </si>
   <si>
     <t>14.78</t>
   </si>
   <si>
     <t>12.67</t>
   </si>
   <si>
-    <t>Lukerʹya Lavrentʹyeva</t>
+    <t>Лукерья Лаврентьева</t>
   </si>
   <si>
     <t>14.91</t>
   </si>
   <si>
     <t>12.86</t>
   </si>
   <si>
-    <t>Andrey Cherepanov</t>
-[...8 lines deleted...]
-    <t>Petr Shipitsin</t>
+    <t>Пётр Шипицин</t>
   </si>
   <si>
     <t>16.12</t>
   </si>
   <si>
     <t>12.24</t>
   </si>
   <si>
-    <t>Aleksandr Shcherbakov</t>
+    <t>Александр Щербаков</t>
   </si>
   <si>
     <t>16.60</t>
   </si>
   <si>
     <t>13.88</t>
   </si>
   <si>
-    <t>Ivan Shinkin</t>
-[...2 lines deleted...]
-    <t>17.13</t>
+    <t>Иван Шинкин</t>
+  </si>
+  <si>
+    <t>17.08</t>
   </si>
   <si>
     <t>14.36</t>
   </si>
   <si>
-    <t>Konstantin Zlobin</t>
+    <t>Константин Злобин</t>
   </si>
   <si>
     <t>18.14</t>
   </si>
   <si>
     <t>12.04</t>
   </si>
   <si>
-    <t>Natalʹya Zhukova</t>
+    <t>Наталья Жукова</t>
   </si>
   <si>
     <t>19.52</t>
   </si>
   <si>
     <t>17.07</t>
   </si>
   <si>
-    <t>Mariya Podchufarova</t>
+    <t>Мария Подчуфарова</t>
   </si>
   <si>
     <t>21.43</t>
   </si>
   <si>
     <t>18.85</t>
   </si>
   <si>
-    <t>Elisey Akimenkov</t>
+    <t>Елисей Акименков</t>
   </si>
   <si>
     <t>21.58</t>
   </si>
   <si>
     <t>16.36</t>
   </si>
   <si>
-    <t>Sofiia Khegai</t>
+    <t>София Хегай</t>
   </si>
   <si>
     <t>21.72</t>
   </si>
   <si>
     <t>16.72</t>
   </si>
   <si>
-    <t>Kristina Koroleva</t>
+    <t>Кристина Королёва</t>
   </si>
   <si>
     <t>24.33</t>
   </si>
   <si>
     <t>20.18</t>
   </si>
   <si>
-    <t>Vyacheslav Trushkov</t>
+    <t>Вячеслав Трушков</t>
   </si>
   <si>
     <t>27.97</t>
   </si>
   <si>
-    <t>25.39</t>
-[...2 lines deleted...]
-    <t>Aleksandr Cheban</t>
+    <t>18.73</t>
+  </si>
+  <si>
+    <t>Александр Чебан</t>
   </si>
   <si>
     <t>30.14</t>
   </si>
   <si>
     <t>20.54</t>
   </si>
   <si>
-    <t>Roman Samvelyan</t>
+    <t>Роман Самвелян</t>
   </si>
   <si>
     <t>31.78</t>
   </si>
   <si>
     <t>21.82</t>
   </si>
   <si>
-    <t>Varvara Semenikhina</t>
+    <t>Варвара Семенихина</t>
   </si>
   <si>
     <t>45.49</t>
   </si>
   <si>
     <t>40.84</t>
   </si>
   <si>
-    <t>Dmitry Galkin</t>
+    <t>Дмитрий Галкин</t>
   </si>
   <si>
     <t>22.11</t>
   </si>
   <si>
-    <t>Tatyana Grigorovskaya</t>
+    <t>Татьяна Григоровская</t>
   </si>
   <si>
     <t>34.58</t>
   </si>
   <si>
-    <t>Elizaveta Breeva</t>
+    <t>Елизавета Бреева</t>
   </si>
   <si>
     <t>38.04</t>
   </si>
   <si>
-    <t>Taisiya Semenikhina</t>
+    <t>Таисия Семенихина</t>
   </si>
   <si>
     <t>39.07</t>
   </si>
   <si>
-    <t>Vladislav Kozhin</t>
-[...14 lines deleted...]
-    <t>Yaromir Tiunov</t>
+    <t>Владислав Кожин</t>
+  </si>
+  <si>
+    <t>Давид Иванов</t>
+  </si>
+  <si>
+    <t>Дмитрий Камашев</t>
+  </si>
+  <si>
+    <t>Мария Саулина</t>
+  </si>
+  <si>
+    <t>Никита Фролов</t>
+  </si>
+  <si>
+    <t>Яромир Тиунов</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -837,53 +837,53 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D56"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C56" sqref="C56"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="3.428" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="25.851" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="8.141" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>4</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>5</v>