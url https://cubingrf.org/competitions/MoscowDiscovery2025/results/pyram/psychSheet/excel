--- v5 (2026-09-07)
+++ v6 (2026-10-23)
@@ -29,155 +29,158 @@
     <sheet name="pyram" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="204">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Афанасий Иванов</t>
   </si>
   <si>
+    <t>2.35</t>
+  </si>
+  <si>
+    <t>1.66</t>
+  </si>
+  <si>
+    <t>Александр Кропотов</t>
+  </si>
+  <si>
+    <t>2.82</t>
+  </si>
+  <si>
+    <t>1.94</t>
+  </si>
+  <si>
+    <t>Степан Мельников</t>
+  </si>
+  <si>
+    <t>2.96</t>
+  </si>
+  <si>
+    <t>2.49</t>
+  </si>
+  <si>
+    <t>Александр Башуткин</t>
+  </si>
+  <si>
+    <t>3.00</t>
+  </si>
+  <si>
+    <t>1.53</t>
+  </si>
+  <si>
+    <t>Максим Знаменщиков</t>
+  </si>
+  <si>
+    <t>1.99</t>
+  </si>
+  <si>
+    <t>Владимир Филин</t>
+  </si>
+  <si>
+    <t>3.09</t>
+  </si>
+  <si>
+    <t>1.41</t>
+  </si>
+  <si>
+    <t>Роман Шилов</t>
+  </si>
+  <si>
+    <t>3.13</t>
+  </si>
+  <si>
+    <t>1.81</t>
+  </si>
+  <si>
+    <t>Андрей Панов</t>
+  </si>
+  <si>
+    <t>3.20</t>
+  </si>
+  <si>
+    <t>2.04</t>
+  </si>
+  <si>
+    <t>Анатолий Туренко</t>
+  </si>
+  <si>
+    <t>2.17</t>
+  </si>
+  <si>
+    <t>Арсений Павлов</t>
+  </si>
+  <si>
+    <t>3.63</t>
+  </si>
+  <si>
+    <t>2.36</t>
+  </si>
+  <si>
+    <t>Дмитрий Родин</t>
+  </si>
+  <si>
+    <t>3.65</t>
+  </si>
+  <si>
+    <t>2.57</t>
+  </si>
+  <si>
+    <t>Андрей Кошелев</t>
+  </si>
+  <si>
+    <t>3.66</t>
+  </si>
+  <si>
+    <t>2.68</t>
+  </si>
+  <si>
+    <t>Иван Олейников</t>
+  </si>
+  <si>
+    <t>3.83</t>
+  </si>
+  <si>
     <t>2.45</t>
   </si>
   <si>
-    <t>1.95</t>
-[...100 lines deleted...]
-  <si>
     <t>Платон Кабаков</t>
   </si>
   <si>
     <t>3.85</t>
   </si>
   <si>
     <t>2.44</t>
   </si>
   <si>
     <t>Владимир Фёдоров</t>
   </si>
   <si>
     <t>3.92</t>
   </si>
   <si>
     <t>2.87</t>
   </si>
   <si>
     <t>Вадим Сухарев</t>
   </si>
   <si>
     <t>4.21</t>
   </si>
   <si>
     <t>2.92</t>
@@ -197,158 +200,155 @@
   <si>
     <t>4.80</t>
   </si>
   <si>
     <t>1.80</t>
   </si>
   <si>
     <t>Андрей Жуков</t>
   </si>
   <si>
     <t>4.87</t>
   </si>
   <si>
     <t>2.66</t>
   </si>
   <si>
     <t>Дмитрий Нагирняк</t>
   </si>
   <si>
     <t>5.21</t>
   </si>
   <si>
     <t>3.02</t>
   </si>
   <si>
+    <t>Дарья Елисеева</t>
+  </si>
+  <si>
+    <t>5.23</t>
+  </si>
+  <si>
+    <t>2.76</t>
+  </si>
+  <si>
     <t>Дмитрий Галкин</t>
   </si>
   <si>
     <t>5.26</t>
   </si>
   <si>
     <t>3.53</t>
   </si>
   <si>
     <t>Дмитрий Колотвин</t>
   </si>
   <si>
     <t>3.91</t>
   </si>
   <si>
     <t>Денис Синюшкин</t>
   </si>
   <si>
     <t>5.54</t>
   </si>
   <si>
-    <t>Дарья Елисеева</t>
-[...5 lines deleted...]
-    <t>2.76</t>
+    <t>Лев Маслов</t>
+  </si>
+  <si>
+    <t>5.58</t>
   </si>
   <si>
     <t>Даниил Тамбовцев</t>
   </si>
   <si>
     <t>5.71</t>
   </si>
   <si>
     <t>3.51</t>
   </si>
   <si>
     <t>Алексей Сенаторов</t>
   </si>
   <si>
     <t>5.92</t>
   </si>
   <si>
     <t>3.88</t>
   </si>
   <si>
-    <t>Лев Маслов</t>
-[...5 lines deleted...]
-    <t>4.07</t>
+    <t>Кирилл Пригода</t>
+  </si>
+  <si>
+    <t>6.20</t>
+  </si>
+  <si>
+    <t>5.03</t>
   </si>
   <si>
     <t>Владислав Кожин</t>
   </si>
   <si>
     <t>6.25</t>
   </si>
   <si>
     <t>5.65</t>
   </si>
   <si>
     <t>Тимофей Тюльпаков</t>
   </si>
   <si>
     <t>6.36</t>
   </si>
   <si>
     <t>3.72</t>
   </si>
   <si>
     <t>Кристина Королёва</t>
   </si>
   <si>
     <t>6.38</t>
   </si>
   <si>
     <t>4.64</t>
   </si>
   <si>
     <t>Михаил Говголенко</t>
   </si>
   <si>
     <t>6.41</t>
   </si>
   <si>
     <t>3.78</t>
   </si>
   <si>
     <t>Владислав Ботвинко</t>
   </si>
   <si>
     <t>7.14</t>
   </si>
   <si>
-    <t>5.03</t>
-[...7 lines deleted...]
-  <si>
     <t>Никита Чесноков</t>
   </si>
   <si>
     <t>7.46</t>
   </si>
   <si>
     <t>5.39</t>
   </si>
   <si>
     <t>Николай Пшеничников</t>
   </si>
   <si>
     <t>7.47</t>
   </si>
   <si>
     <t>5.30</t>
   </si>
   <si>
     <t>Роман Самвелян</t>
   </si>
   <si>
     <t>8.10</t>
   </si>
   <si>
     <t>5.77</t>
@@ -362,51 +362,51 @@
   <si>
     <t>5.98</t>
   </si>
   <si>
     <t>Пётр Шипицин</t>
   </si>
   <si>
     <t>8.30</t>
   </si>
   <si>
     <t>3.60</t>
   </si>
   <si>
     <t>Александр Катюков</t>
   </si>
   <si>
     <t>8.54</t>
   </si>
   <si>
     <t>4.58</t>
   </si>
   <si>
     <t>Андрей Черепанов</t>
   </si>
   <si>
-    <t>8.61</t>
+    <t>8.56</t>
   </si>
   <si>
     <t>6.51</t>
   </si>
   <si>
     <t>Георгий Голосов</t>
   </si>
   <si>
     <t>8.82</t>
   </si>
   <si>
     <t>5.13</t>
   </si>
   <si>
     <t>Ольга Ясакова</t>
   </si>
   <si>
     <t>9.14</t>
   </si>
   <si>
     <t>6.31</t>
   </si>
   <si>
     <t>София Хегай</t>
   </si>
@@ -455,66 +455,66 @@
   <si>
     <t>10.41</t>
   </si>
   <si>
     <t>6.46</t>
   </si>
   <si>
     <t>Роберт Набиуллин</t>
   </si>
   <si>
     <t>10.48</t>
   </si>
   <si>
     <t>6.59</t>
   </si>
   <si>
     <t>Мария Подчуфарова</t>
   </si>
   <si>
     <t>11.04</t>
   </si>
   <si>
     <t>7.87</t>
   </si>
   <si>
+    <t>Анастасия Тюльпакова</t>
+  </si>
+  <si>
+    <t>11.58</t>
+  </si>
+  <si>
+    <t>8.08</t>
+  </si>
+  <si>
     <t>Альберт Хайров</t>
   </si>
   <si>
     <t>12.02</t>
   </si>
   <si>
     <t>9.23</t>
-  </si>
-[...7 lines deleted...]
-    <t>8.08</t>
   </si>
   <si>
     <t>Александр Чебан</t>
   </si>
   <si>
     <t>12.64</t>
   </si>
   <si>
     <t>8.68</t>
   </si>
   <si>
     <t>Александр Щербаков</t>
   </si>
   <si>
     <t>13.77</t>
   </si>
   <si>
     <t>9.28</t>
   </si>
   <si>
     <t>Лукерья Лаврентьева</t>
   </si>
   <si>
     <t>13.97</t>
   </si>
@@ -1129,278 +1129,278 @@
         <v>23</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9" t="s">
         <v>24</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>25</v>
       </c>
       <c r="D9" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10" t="s">
         <v>27</v>
       </c>
       <c r="C10" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="D10" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11" t="s">
+        <v>29</v>
+      </c>
+      <c r="C11" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="C11" s="1" t="s">
+      <c r="D11" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>32</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12" t="s">
+        <v>32</v>
+      </c>
+      <c r="C12" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="C12" s="1" t="s">
+      <c r="D12" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>35</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13" t="s">
+        <v>35</v>
+      </c>
+      <c r="C13" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="C13" s="1" t="s">
+      <c r="D13" t="s">
         <v>37</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14" t="s">
         <v>38</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>39</v>
       </c>
       <c r="D14" t="s">
-        <v>5</v>
+        <v>40</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="D15" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="D16" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="D17" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="D18" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="D19" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="D20" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D21" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="D22" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="D23" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24" t="s">
+        <v>68</v>
+      </c>
+      <c r="C24" s="1" t="s">
         <v>66</v>
       </c>
-      <c r="C24" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D24" t="s">
-        <v>47</v>
+        <v>69</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="D25" t="s">
-        <v>70</v>
+        <v>48</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="D26" t="s">
-        <v>73</v>
+        <v>30</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27" t="s">
         <v>74</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>75</v>
       </c>
       <c r="D27" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28" t="s">
         <v>77</v>
       </c>
       <c r="C28" s="1" t="s">
         <v>78</v>
@@ -1468,51 +1468,51 @@
     <row r="33" spans="1:4">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33" t="s">
         <v>92</v>
       </c>
       <c r="C33" s="1" t="s">
         <v>93</v>
       </c>
       <c r="D33" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34" t="s">
         <v>95</v>
       </c>
       <c r="C34" s="1" t="s">
         <v>96</v>
       </c>
       <c r="D34" t="s">
-        <v>69</v>
+        <v>82</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35" t="s">
         <v>97</v>
       </c>
       <c r="C35" s="1" t="s">
         <v>98</v>
       </c>
       <c r="D35" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36" t="s">
         <v>100</v>
       </c>
       <c r="C36" s="1" t="s">
         <v>101</v>