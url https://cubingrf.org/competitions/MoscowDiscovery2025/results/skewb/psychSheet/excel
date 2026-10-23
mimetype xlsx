--- v5 (2026-09-07)
+++ v6 (2026-10-23)
@@ -26,68 +26,68 @@
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="skewb" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="172">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
+    <t>Екатерина Катюкова</t>
+  </si>
+  <si>
+    <t>2.19</t>
+  </si>
+  <si>
+    <t>1.07</t>
+  </si>
+  <si>
     <t>Владимир Филин</t>
   </si>
   <si>
     <t>2.24</t>
   </si>
   <si>
     <t>1.03</t>
   </si>
   <si>
-    <t>Екатерина Катюкова</t>
-[...7 lines deleted...]
-  <si>
     <t>Роман Шилов</t>
   </si>
   <si>
     <t>3.13</t>
   </si>
   <si>
     <t>1.87</t>
   </si>
   <si>
     <t>Владислав Кожин</t>
   </si>
   <si>
     <t>3.30</t>
   </si>
   <si>
     <t>1.31</t>
   </si>
   <si>
     <t>Александр Башуткин</t>
   </si>
   <si>
     <t>3.63</t>
   </si>
   <si>
     <t>2.64</t>
@@ -152,95 +152,95 @@
   <si>
     <t>4.48</t>
   </si>
   <si>
     <t>3.04</t>
   </si>
   <si>
     <t>Анатолий Туренко</t>
   </si>
   <si>
     <t>4.63</t>
   </si>
   <si>
     <t>2.81</t>
   </si>
   <si>
     <t>Максим Знаменщиков</t>
   </si>
   <si>
     <t>4.75</t>
   </si>
   <si>
     <t>3.02</t>
   </si>
   <si>
+    <t>Андрей Кошелев</t>
+  </si>
+  <si>
+    <t>4.82</t>
+  </si>
+  <si>
+    <t>3.33</t>
+  </si>
+  <si>
     <t>Арсений Павлов</t>
   </si>
   <si>
     <t>5.16</t>
   </si>
   <si>
     <t>2.73</t>
   </si>
   <si>
+    <t>Александр Докин</t>
+  </si>
+  <si>
+    <t>5.27</t>
+  </si>
+  <si>
+    <t>3.47</t>
+  </si>
+  <si>
     <t>Александр Катюков</t>
   </si>
   <si>
     <t>5.35</t>
   </si>
   <si>
     <t>2.15</t>
   </si>
   <si>
     <t>Дмитрий Колотвин</t>
   </si>
   <si>
     <t>5.38</t>
   </si>
   <si>
     <t>2.72</t>
   </si>
   <si>
-    <t>Андрей Кошелев</t>
-[...16 lines deleted...]
-  <si>
     <t>Афанасий Иванов</t>
   </si>
   <si>
     <t>5.63</t>
   </si>
   <si>
     <t>Михаил Говголенко</t>
   </si>
   <si>
     <t>5.72</t>
   </si>
   <si>
     <t>3.40</t>
   </si>
   <si>
     <t>Дарья Елисеева</t>
   </si>
   <si>
     <t>6.17</t>
   </si>
   <si>
     <t>2.84</t>
   </si>
   <si>
     <t>Даниил Тамбовцев</t>
@@ -260,146 +260,146 @@
   <si>
     <t>4.23</t>
   </si>
   <si>
     <t>Роман Самвелян</t>
   </si>
   <si>
     <t>6.61</t>
   </si>
   <si>
     <t>3.38</t>
   </si>
   <si>
     <t>Никита Чесноков</t>
   </si>
   <si>
     <t>7.14</t>
   </si>
   <si>
     <t>4.40</t>
   </si>
   <si>
     <t>Тимофей Тюльпаков</t>
   </si>
   <si>
-    <t>7.46</t>
+    <t>7.33</t>
   </si>
   <si>
     <t>3.32</t>
   </si>
   <si>
     <t>Пётр Шипицин</t>
   </si>
   <si>
     <t>7.48</t>
   </si>
   <si>
     <t>5.55</t>
   </si>
   <si>
     <t>Александр Кропотов</t>
   </si>
   <si>
-    <t>7.86</t>
+    <t>7.64</t>
   </si>
   <si>
     <t>4.78</t>
   </si>
   <si>
+    <t>Кирилл Пригода</t>
+  </si>
+  <si>
+    <t>7.68</t>
+  </si>
+  <si>
+    <t>7.08</t>
+  </si>
+  <si>
     <t>Дмитрий Родин</t>
   </si>
   <si>
     <t>8.96</t>
   </si>
   <si>
     <t>4.49</t>
   </si>
   <si>
     <t>Александр Чебан</t>
   </si>
   <si>
     <t>9.33</t>
   </si>
   <si>
     <t>4.77</t>
   </si>
   <si>
     <t>Елисей Акименков</t>
   </si>
   <si>
     <t>10.02</t>
   </si>
   <si>
     <t>7.54</t>
   </si>
   <si>
-    <t>Кирилл Пригода</t>
-[...5 lines deleted...]
-    <t>7.08</t>
+    <t>Андрей Черепанов</t>
+  </si>
+  <si>
+    <t>10.71</t>
+  </si>
+  <si>
+    <t>8.33</t>
   </si>
   <si>
     <t>Алексей Сенаторов</t>
   </si>
   <si>
     <t>11.60</t>
   </si>
   <si>
     <t>4.44</t>
   </si>
   <si>
     <t>Михаил Мочалов</t>
   </si>
   <si>
     <t>11.68</t>
   </si>
   <si>
     <t>6.37</t>
   </si>
   <si>
     <t>Роберт Набиуллин</t>
   </si>
   <si>
     <t>12.00</t>
   </si>
   <si>
     <t>9.43</t>
   </si>
   <si>
-    <t>Андрей Черепанов</t>
-[...7 lines deleted...]
-  <si>
     <t>Кристина Королёва</t>
   </si>
   <si>
     <t>13.25</t>
   </si>
   <si>
     <t>7.37</t>
   </si>
   <si>
     <t>Иван Олейников</t>
   </si>
   <si>
     <t>13.32</t>
   </si>
   <si>
     <t>11.58</t>
   </si>
   <si>
     <t>София Хегай</t>
   </si>
   <si>
     <t>13.42</t>
   </si>
   <si>
     <t>10.55</t>
@@ -419,84 +419,84 @@
   <si>
     <t>13.71</t>
   </si>
   <si>
     <t>10.98</t>
   </si>
   <si>
     <t>Иван Шинкин</t>
   </si>
   <si>
     <t>15.72</t>
   </si>
   <si>
     <t>7.00</t>
   </si>
   <si>
     <t>Альберт Хайров</t>
   </si>
   <si>
     <t>16.09</t>
   </si>
   <si>
     <t>12.42</t>
   </si>
   <si>
+    <t>Анастасия Тюльпакова</t>
+  </si>
+  <si>
+    <t>17.05</t>
+  </si>
+  <si>
+    <t>11.10</t>
+  </si>
+  <si>
     <t>Татьяна Григоровская</t>
   </si>
   <si>
     <t>17.56</t>
   </si>
   <si>
     <t>11.88</t>
   </si>
   <si>
     <t>Наталья Жукова</t>
   </si>
   <si>
     <t>17.63</t>
   </si>
   <si>
     <t>12.64</t>
   </si>
   <si>
     <t>Дмитрий Резяпкин</t>
   </si>
   <si>
     <t>17.66</t>
   </si>
   <si>
     <t>15.54</t>
-  </si>
-[...7 lines deleted...]
-    <t>13.67</t>
   </si>
   <si>
     <t>Мария Подчуфарова</t>
   </si>
   <si>
     <t>18.67</t>
   </si>
   <si>
     <t>14.59</t>
   </si>
   <si>
     <t>Елизавета Бреева</t>
   </si>
   <si>
     <t>21.15</t>
   </si>
   <si>
     <t>15.45</t>
   </si>
   <si>
     <t>Александр Щербаков</t>
   </si>
   <si>
     <t>21.51</t>
   </si>