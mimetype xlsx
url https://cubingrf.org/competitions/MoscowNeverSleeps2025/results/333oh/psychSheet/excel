--- v6 (2026-09-07)
+++ v7 (2026-10-23)
@@ -44,77 +44,77 @@
   <si>
     <t>Average</t>
   </si>
   <si>
     <t>Best</t>
   </si>
   <si>
     <t>Dmitry Gundin</t>
   </si>
   <si>
     <t>10.77</t>
   </si>
   <si>
     <t>9.06</t>
   </si>
   <si>
     <t>Anatolii Turenko</t>
   </si>
   <si>
     <t>11.24</t>
   </si>
   <si>
     <t>8.87</t>
   </si>
   <si>
+    <t>Alexander Bashutkin</t>
+  </si>
+  <si>
+    <t>11.77</t>
+  </si>
+  <si>
+    <t>10.09</t>
+  </si>
+  <si>
     <t>Ivan Polkanov</t>
   </si>
   <si>
     <t>12.66</t>
   </si>
   <si>
     <t>9.91</t>
   </si>
   <si>
     <t>Andrey Panov</t>
   </si>
   <si>
     <t>12.67</t>
   </si>
   <si>
     <t>10.78</t>
   </si>
   <si>
-    <t>Alexander Bashutkin</t>
-[...7 lines deleted...]
-  <si>
     <t>Lev Maslov</t>
   </si>
   <si>
     <t>13.40</t>
   </si>
   <si>
     <t>10.25</t>
   </si>
   <si>
     <t>Nikita Popkov</t>
   </si>
   <si>
     <t>13.81</t>
   </si>
   <si>
     <t>10.35</t>
   </si>
   <si>
     <t>Vladislav Melnikov</t>
   </si>
   <si>
     <t>15.98</t>
   </si>
   <si>
     <t>12.40</t>
@@ -194,78 +194,78 @@
   <si>
     <t>Vasilii Nikolashin</t>
   </si>
   <si>
     <t>24.94</t>
   </si>
   <si>
     <t>17.83</t>
   </si>
   <si>
     <t>Egor Kasyuk</t>
   </si>
   <si>
     <t>29.07</t>
   </si>
   <si>
     <t>25.02</t>
   </si>
   <si>
     <t>Afanasy Ivanov</t>
   </si>
   <si>
     <t>30.15</t>
   </si>
   <si>
-    <t>24.71</t>
+    <t>23.80</t>
   </si>
   <si>
     <t>Alexander Katyukov</t>
   </si>
   <si>
     <t>32.01</t>
   </si>
   <si>
-    <t>28.23</t>
+    <t>27.86</t>
   </si>
   <si>
     <t>Daria Eliseeva</t>
   </si>
   <si>
-    <t>32.58</t>
+    <t>32.08</t>
   </si>
   <si>
     <t>23.85</t>
   </si>
   <si>
     <t>Olga Yasakova</t>
   </si>
   <si>
     <t>54.43</t>
   </si>
   <si>
-    <t>49.21</t>
+    <t>43.82</t>
   </si>
   <si>
     <t>Anastasiya Vergunova</t>
   </si>
   <si>
     <t>52.28</t>
   </si>
   <si>
     <t>Lev Kuraev</t>
   </si>
   <si>
     <t>1:15.36</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>