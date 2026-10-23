--- v5 (2026-09-07)
+++ v6 (2026-10-23)
@@ -221,81 +221,81 @@
   <si>
     <t>Olga Yasakova</t>
   </si>
   <si>
     <t>52.41</t>
   </si>
   <si>
     <t>42.85</t>
   </si>
   <si>
     <t>Daria Eliseeva</t>
   </si>
   <si>
     <t>59.41</t>
   </si>
   <si>
     <t>48.67</t>
   </si>
   <si>
     <t>Afanasy Ivanov</t>
   </si>
   <si>
     <t>1:02.32</t>
   </si>
   <si>
-    <t>55.15</t>
+    <t>54.67</t>
   </si>
   <si>
     <t>Egor Kasyuk</t>
   </si>
   <si>
     <t>1:07.76</t>
   </si>
   <si>
     <t>1:00.52</t>
   </si>
   <si>
     <t>Alexander Katyukov</t>
   </si>
   <si>
     <t>1:08.62</t>
   </si>
   <si>
     <t>1:04.92</t>
   </si>
   <si>
+    <t>Anastasiya Vergunova</t>
+  </si>
+  <si>
+    <t>1:25.10</t>
+  </si>
+  <si>
     <t>Lev Kuraev</t>
   </si>
   <si>
     <t>1:32.94</t>
-  </si>
-[...4 lines deleted...]
-    <t>1:40.91</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>