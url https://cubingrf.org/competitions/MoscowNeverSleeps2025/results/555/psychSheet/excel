--- v5 (2026-09-07)
+++ v6 (2026-10-23)
@@ -83,84 +83,84 @@
   <si>
     <t>48.87</t>
   </si>
   <si>
     <t>Владислав Мельников</t>
   </si>
   <si>
     <t>54.29</t>
   </si>
   <si>
     <t>48.61</t>
   </si>
   <si>
     <t>Никита Попков</t>
   </si>
   <si>
     <t>55.69</t>
   </si>
   <si>
     <t>49.14</t>
   </si>
   <si>
     <t>Дмитрий Гундин</t>
   </si>
   <si>
-    <t>58.68</t>
+    <t>56.52</t>
   </si>
   <si>
     <t>51.01</t>
   </si>
   <si>
     <t>Олег Аккерман</t>
   </si>
   <si>
     <t>59.31</t>
   </si>
   <si>
     <t>55.42</t>
   </si>
   <si>
     <t>Екатерина Катюкова</t>
   </si>
   <si>
     <t>1:00.78</t>
   </si>
   <si>
-    <t>58.17</t>
+    <t>58.10</t>
   </si>
   <si>
     <t>Данила Рябинин</t>
   </si>
   <si>
     <t>1:00.93</t>
   </si>
   <si>
     <t>Лев Маслов</t>
   </si>
   <si>
-    <t>1:05.50</t>
+    <t>1:04.66</t>
   </si>
   <si>
     <t>58.03</t>
   </si>
   <si>
     <t>Полина Лаптева</t>
   </si>
   <si>
     <t>1:06.86</t>
   </si>
   <si>
     <t>57.96</t>
   </si>
   <si>
     <t>Дмитрий Тупис</t>
   </si>
   <si>
     <t>1:15.08</t>
   </si>
   <si>
     <t>1:03.59</t>
   </si>
   <si>
     <t>Игорь Тарабрин</t>
   </si>
@@ -206,81 +206,81 @@
   <si>
     <t>1:15.87</t>
   </si>
   <si>
     <t>Анастасия Тихенко</t>
   </si>
   <si>
     <t>1:37.81</t>
   </si>
   <si>
     <t>1:28.93</t>
   </si>
   <si>
     <t>Василий Николашин</t>
   </si>
   <si>
     <t>1:53.16</t>
   </si>
   <si>
     <t>1:46.27</t>
   </si>
   <si>
     <t>Дарья Елисеева</t>
   </si>
   <si>
-    <t>2:07.87</t>
-[...2 lines deleted...]
-    <t>1:53.17</t>
+    <t>2:04.02</t>
+  </si>
+  <si>
+    <t>1:45.77</t>
   </si>
   <si>
     <t>Афанасий Иванов</t>
   </si>
   <si>
-    <t>2:14.38</t>
-[...2 lines deleted...]
-    <t>2:01.52</t>
+    <t>2:11.03</t>
+  </si>
+  <si>
+    <t>1:57.25</t>
   </si>
   <si>
     <t>Егор Касюк</t>
   </si>
   <si>
     <t>2:37.70</t>
   </si>
   <si>
     <t>2:20.05</t>
   </si>
   <si>
     <t>Анастасия Вергунова</t>
   </si>
   <si>
     <t>4:00.99</t>
   </si>
   <si>
-    <t>3:27.59</t>
+    <t>3:25.15</t>
   </si>
   <si>
     <t>Лев Кураев</t>
   </si>
   <si>
     <t>2:37.01</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>