--- v5 (2026-09-07)
+++ v6 (2026-10-23)
@@ -110,114 +110,114 @@
   <si>
     <t>6.16</t>
   </si>
   <si>
     <t>Полина Лаптева</t>
   </si>
   <si>
     <t>7.95</t>
   </si>
   <si>
     <t>6.65</t>
   </si>
   <si>
     <t>Василий Николашин</t>
   </si>
   <si>
     <t>8.80</t>
   </si>
   <si>
     <t>7.93</t>
   </si>
   <si>
     <t>Дарья Елисеева</t>
   </si>
   <si>
-    <t>9.52</t>
+    <t>8.97</t>
   </si>
   <si>
     <t>6.89</t>
   </si>
   <si>
     <t>Дмитрий Тупис</t>
   </si>
   <si>
-    <t>9.60</t>
-[...2 lines deleted...]
-    <t>8.58</t>
+    <t>9.24</t>
+  </si>
+  <si>
+    <t>8.07</t>
   </si>
   <si>
     <t>Александр Башуткин</t>
   </si>
   <si>
     <t>10.63</t>
   </si>
   <si>
     <t>9.53</t>
   </si>
   <si>
     <t>Афанасий Иванов</t>
   </si>
   <si>
-    <t>11.34</t>
+    <t>11.32</t>
   </si>
   <si>
     <t>8.76</t>
   </si>
   <si>
     <t>Николай Массон</t>
   </si>
   <si>
     <t>11.40</t>
   </si>
   <si>
     <t>9.61</t>
   </si>
   <si>
     <t>Лев Кураев</t>
   </si>
   <si>
-    <t>13.77</t>
+    <t>13.20</t>
   </si>
   <si>
     <t>12.35</t>
   </si>
   <si>
     <t>Ольга Ясакова</t>
   </si>
   <si>
     <t>13.99</t>
   </si>
   <si>
     <t>11.58</t>
   </si>
   <si>
     <t>Иван Шинкин</t>
   </si>
   <si>
-    <t>17.13</t>
+    <t>17.08</t>
   </si>
   <si>
     <t>14.36</t>
   </si>
   <si>
     <t>Наталья Жукова</t>
   </si>
   <si>
     <t>19.52</t>
   </si>
   <si>
     <t>17.07</t>
   </si>
   <si>
     <t>Егор Касюк</t>
   </si>
   <si>
     <t>21.44</t>
   </si>
   <si>
     <t>18.31</t>
   </si>
   <si>
     <t>Кирилл Нурмухамедов</t>
   </si>