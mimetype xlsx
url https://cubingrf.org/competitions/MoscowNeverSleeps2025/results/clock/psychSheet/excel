--- v2 (2026-03-03)
+++ v3 (2026-04-19)
@@ -44,180 +44,180 @@
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Анатолий Туренко</t>
   </si>
   <si>
     <t>3.38</t>
   </si>
   <si>
     <t>2.27</t>
   </si>
   <si>
     <t>Дмитрий Гундин</t>
   </si>
   <si>
     <t>3.59</t>
   </si>
   <si>
     <t>2.53</t>
   </si>
   <si>
+    <t>Никита Попков</t>
+  </si>
+  <si>
+    <t>5.08</t>
+  </si>
+  <si>
+    <t>4.40</t>
+  </si>
+  <si>
     <t>Екатерина Канева</t>
   </si>
   <si>
     <t>5.41</t>
   </si>
   <si>
     <t>4.62</t>
   </si>
   <si>
     <t>Андрей Панов</t>
   </si>
   <si>
     <t>5.50</t>
   </si>
   <si>
     <t>4.20</t>
   </si>
   <si>
-    <t>Никита Попков</t>
-[...7 lines deleted...]
-  <si>
     <t>Андрей Жуков</t>
   </si>
   <si>
     <t>6.40</t>
   </si>
   <si>
     <t>4.77</t>
   </si>
   <si>
     <t>Александр Катюков</t>
   </si>
   <si>
     <t>7.41</t>
   </si>
   <si>
     <t>6.16</t>
   </si>
   <si>
     <t>Полина Лаптева</t>
   </si>
   <si>
     <t>7.95</t>
   </si>
   <si>
-    <t>7.12</t>
+    <t>6.65</t>
   </si>
   <si>
     <t>Василий Николашин</t>
   </si>
   <si>
     <t>8.80</t>
   </si>
   <si>
     <t>7.93</t>
   </si>
   <si>
     <t>Дарья Елисеева</t>
   </si>
   <si>
     <t>9.52</t>
   </si>
   <si>
-    <t>8.16</t>
+    <t>6.89</t>
   </si>
   <si>
     <t>Дмитрий Тупис</t>
   </si>
   <si>
-    <t>10.41</t>
+    <t>10.19</t>
   </si>
   <si>
     <t>8.58</t>
   </si>
   <si>
     <t>Александр Башуткин</t>
   </si>
   <si>
     <t>10.63</t>
   </si>
   <si>
     <t>9.53</t>
   </si>
   <si>
     <t>Афанасий Иванов</t>
   </si>
   <si>
     <t>11.34</t>
   </si>
   <si>
     <t>8.76</t>
   </si>
   <si>
     <t>Николай Массон</t>
   </si>
   <si>
     <t>11.40</t>
   </si>
   <si>
     <t>9.61</t>
   </si>
   <si>
     <t>Лев Кураев</t>
   </si>
   <si>
     <t>13.77</t>
   </si>
   <si>
     <t>12.35</t>
   </si>
   <si>
     <t>Ольга Ясакова</t>
   </si>
   <si>
     <t>13.99</t>
   </si>
   <si>
-    <t>12.84</t>
+    <t>11.58</t>
   </si>
   <si>
     <t>Иван Шинкин</t>
   </si>
   <si>
-    <t>17.83</t>
+    <t>17.13</t>
   </si>
   <si>
     <t>14.36</t>
   </si>
   <si>
     <t>Наталья Жукова</t>
   </si>
   <si>
     <t>19.52</t>
   </si>
   <si>
     <t>17.07</t>
   </si>
   <si>
     <t>Егор Касюк</t>
   </si>
   <si>
     <t>21.44</t>
   </si>
   <si>
     <t>18.31</t>
   </si>
   <si>
     <t>Кирилл Нурмухамедов</t>
   </si>