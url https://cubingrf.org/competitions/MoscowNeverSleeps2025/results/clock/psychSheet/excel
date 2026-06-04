--- v3 (2026-04-19)
+++ v4 (2026-06-04)
@@ -119,51 +119,51 @@
   <si>
     <t>6.65</t>
   </si>
   <si>
     <t>Василий Николашин</t>
   </si>
   <si>
     <t>8.80</t>
   </si>
   <si>
     <t>7.93</t>
   </si>
   <si>
     <t>Дарья Елисеева</t>
   </si>
   <si>
     <t>9.52</t>
   </si>
   <si>
     <t>6.89</t>
   </si>
   <si>
     <t>Дмитрий Тупис</t>
   </si>
   <si>
-    <t>10.19</t>
+    <t>9.60</t>
   </si>
   <si>
     <t>8.58</t>
   </si>
   <si>
     <t>Александр Башуткин</t>
   </si>
   <si>
     <t>10.63</t>
   </si>
   <si>
     <t>9.53</t>
   </si>
   <si>
     <t>Афанасий Иванов</t>
   </si>
   <si>
     <t>11.34</t>
   </si>
   <si>
     <t>8.76</t>
   </si>
   <si>
     <t>Николай Массон</t>
   </si>