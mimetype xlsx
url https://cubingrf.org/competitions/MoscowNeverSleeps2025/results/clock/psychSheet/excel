--- v4 (2026-06-04)
+++ v5 (2026-09-07)
@@ -53,51 +53,51 @@
   <si>
     <t>3.38</t>
   </si>
   <si>
     <t>2.27</t>
   </si>
   <si>
     <t>Дмитрий Гундин</t>
   </si>
   <si>
     <t>3.59</t>
   </si>
   <si>
     <t>2.53</t>
   </si>
   <si>
     <t>Никита Попков</t>
   </si>
   <si>
     <t>5.08</t>
   </si>
   <si>
     <t>4.40</t>
   </si>
   <si>
-    <t>Екатерина Канева</t>
+    <t>Екатерина Катюкова</t>
   </si>
   <si>
     <t>5.41</t>
   </si>
   <si>
     <t>4.62</t>
   </si>
   <si>
     <t>Андрей Панов</t>
   </si>
   <si>
     <t>5.50</t>
   </si>
   <si>
     <t>4.20</t>
   </si>
   <si>
     <t>Андрей Жуков</t>
   </si>
   <si>
     <t>6.40</t>
   </si>
   <si>
     <t>4.77</t>
   </si>