--- v2 (2026-03-03)
+++ v3 (2026-04-19)
@@ -44,138 +44,138 @@
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Анатолий Туренко</t>
   </si>
   <si>
     <t>39.00</t>
   </si>
   <si>
     <t>35.28</t>
   </si>
   <si>
     <t>Дарья Елисеева</t>
   </si>
   <si>
     <t>43.82</t>
   </si>
   <si>
     <t>38.67</t>
   </si>
   <si>
+    <t>Никита Попков</t>
+  </si>
+  <si>
+    <t>47.63</t>
+  </si>
+  <si>
+    <t>42.60</t>
+  </si>
+  <si>
+    <t>Андрей Панов</t>
+  </si>
+  <si>
+    <t>48.19</t>
+  </si>
+  <si>
+    <t>45.03</t>
+  </si>
+  <si>
+    <t>Дмитрий Тупис</t>
+  </si>
+  <si>
+    <t>49.77</t>
+  </si>
+  <si>
+    <t>42.78</t>
+  </si>
+  <si>
     <t>Игорь Тарабрин</t>
   </si>
   <si>
     <t>50.27</t>
   </si>
   <si>
     <t>46.10</t>
   </si>
   <si>
-    <t>Андрей Панов</t>
-[...16 lines deleted...]
-  <si>
     <t>Александр Башуткин</t>
   </si>
   <si>
     <t>51.40</t>
   </si>
   <si>
     <t>46.13</t>
   </si>
   <si>
-    <t>Никита Попков</t>
-[...7 lines deleted...]
-  <si>
     <t>Екатерина Канева</t>
   </si>
   <si>
     <t>54.26</t>
   </si>
   <si>
     <t>51.04</t>
   </si>
   <si>
     <t>Данила Рябинин</t>
   </si>
   <si>
     <t>54.45</t>
   </si>
   <si>
     <t>46.65</t>
   </si>
   <si>
     <t>Полина Лаптева</t>
   </si>
   <si>
     <t>59.56</t>
   </si>
   <si>
     <t>54.60</t>
   </si>
   <si>
+    <t>Анастасия Тихенко</t>
+  </si>
+  <si>
+    <t>1:05.35</t>
+  </si>
+  <si>
+    <t>58.04</t>
+  </si>
+  <si>
     <t>Лев Маслов</t>
   </si>
   <si>
     <t>1:10.81</t>
   </si>
   <si>
     <t>57.50</t>
-  </si>
-[...7 lines deleted...]
-    <t>1:07.89</t>
   </si>
   <si>
     <t>Олег Аккерман</t>
   </si>
   <si>
     <t>1:19.14</t>
   </si>
   <si>
     <t>1:09.92</t>
   </si>
   <si>
     <t>Андрей Жуков</t>
   </si>
   <si>
     <t>1:30.09</t>
   </si>
   <si>
     <t>1:10.33</t>
   </si>
   <si>
     <t>Ольга Ясакова</t>
   </si>
   <si>
     <t>1:35.65</t>
   </si>