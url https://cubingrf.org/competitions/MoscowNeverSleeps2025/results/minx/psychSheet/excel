--- v3 (2026-04-19)
+++ v4 (2026-06-04)
@@ -119,54 +119,54 @@
   <si>
     <t>51.04</t>
   </si>
   <si>
     <t>Данила Рябинин</t>
   </si>
   <si>
     <t>54.45</t>
   </si>
   <si>
     <t>46.65</t>
   </si>
   <si>
     <t>Полина Лаптева</t>
   </si>
   <si>
     <t>59.56</t>
   </si>
   <si>
     <t>54.60</t>
   </si>
   <si>
     <t>Анастасия Тихенко</t>
   </si>
   <si>
-    <t>1:05.35</t>
-[...2 lines deleted...]
-    <t>58.04</t>
+    <t>1:01.43</t>
+  </si>
+  <si>
+    <t>53.85</t>
   </si>
   <si>
     <t>Лев Маслов</t>
   </si>
   <si>
     <t>1:10.81</t>
   </si>
   <si>
     <t>57.50</t>
   </si>
   <si>
     <t>Олег Аккерман</t>
   </si>
   <si>
     <t>1:19.14</t>
   </si>
   <si>
     <t>1:09.92</t>
   </si>
   <si>
     <t>Андрей Жуков</t>
   </si>
   <si>
     <t>1:30.09</t>
   </si>