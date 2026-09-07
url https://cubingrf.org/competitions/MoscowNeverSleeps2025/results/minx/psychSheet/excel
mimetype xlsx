--- v4 (2026-06-04)
+++ v5 (2026-09-07)
@@ -89,51 +89,51 @@
   <si>
     <t>49.77</t>
   </si>
   <si>
     <t>42.78</t>
   </si>
   <si>
     <t>Игорь Тарабрин</t>
   </si>
   <si>
     <t>50.27</t>
   </si>
   <si>
     <t>46.10</t>
   </si>
   <si>
     <t>Александр Башуткин</t>
   </si>
   <si>
     <t>51.40</t>
   </si>
   <si>
     <t>46.13</t>
   </si>
   <si>
-    <t>Екатерина Канева</t>
+    <t>Екатерина Катюкова</t>
   </si>
   <si>
     <t>54.26</t>
   </si>
   <si>
     <t>51.04</t>
   </si>
   <si>
     <t>Данила Рябинин</t>
   </si>
   <si>
     <t>54.45</t>
   </si>
   <si>
     <t>46.65</t>
   </si>
   <si>
     <t>Полина Лаптева</t>
   </si>
   <si>
     <t>59.56</t>
   </si>
   <si>
     <t>54.60</t>
   </si>