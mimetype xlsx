--- v6 (2026-09-07)
+++ v7 (2026-10-23)
@@ -29,96 +29,96 @@
     <sheet name="sq1" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="41">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Никита Попков</t>
   </si>
   <si>
-    <t>9.09</t>
+    <t>8.94</t>
   </si>
   <si>
     <t>6.81</t>
   </si>
   <si>
     <t>Андрей Панов</t>
   </si>
   <si>
     <t>10.78</t>
   </si>
   <si>
     <t>7.92</t>
   </si>
   <si>
     <t>Екатерина Катюкова</t>
   </si>
   <si>
     <t>12.95</t>
   </si>
   <si>
     <t>9.65</t>
   </si>
   <si>
     <t>Анатолий Туренко</t>
   </si>
   <si>
     <t>15.18</t>
   </si>
   <si>
     <t>11.68</t>
   </si>
   <si>
     <t>Ольга Ясакова</t>
   </si>
   <si>
     <t>21.64</t>
   </si>
   <si>
     <t>14.46</t>
   </si>
   <si>
     <t>Дмитрий Тупис</t>
   </si>
   <si>
-    <t>23.46</t>
+    <t>21.79</t>
   </si>
   <si>
     <t>16.62</t>
   </si>
   <si>
     <t>Андрей Жуков</t>
   </si>
   <si>
     <t>24.61</t>
   </si>
   <si>
     <t>15.82</t>
   </si>
   <si>
     <t>Данила Рябинин</t>
   </si>
   <si>
     <t>25.56</t>
   </si>
   <si>
     <t>16.58</t>
   </si>
   <si>
     <t>Полина Лаптева</t>
   </si>