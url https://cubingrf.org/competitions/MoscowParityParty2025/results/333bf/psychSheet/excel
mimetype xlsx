--- v4 (2026-09-16)
+++ v5 (2026-11-02)
@@ -107,51 +107,51 @@
   <si>
     <t>1:21.14</t>
   </si>
   <si>
     <t>Anatolii Turenko</t>
   </si>
   <si>
     <t>1:26.86</t>
   </si>
   <si>
     <t>Anastasiya Maykova</t>
   </si>
   <si>
     <t>2:27.62</t>
   </si>
   <si>
     <t>1:37.37</t>
   </si>
   <si>
     <t>Olga Yasakova</t>
   </si>
   <si>
     <t>2:25.57</t>
   </si>
   <si>
-    <t>1:45.01</t>
+    <t>1:42.88</t>
   </si>
   <si>
     <t>Alexander Katyukov</t>
   </si>
   <si>
     <t>2:36.76</t>
   </si>
   <si>
     <t>Maksim Deych</t>
   </si>
   <si>
     <t>4:56.11</t>
   </si>
   <si>
     <t>3:25.99</t>
   </si>
   <si>
     <t>Vasilii Nikolashin</t>
   </si>
   <si>
     <t>3:31.93</t>
   </si>
   <si>
     <t>Anna Fomina</t>
   </si>