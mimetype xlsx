--- v1 (2026-03-17)
+++ v2 (2026-05-02)
@@ -12,134 +12,134 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="777" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="67">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Георгий Исанов</t>
   </si>
   <si>
     <t>2:37.48</t>
   </si>
   <si>
     <t>2:31.49</t>
   </si>
   <si>
     <t>Никита Попков</t>
   </si>
   <si>
-    <t>2:46.53</t>
+    <t>2:45.27</t>
   </si>
   <si>
     <t>2:28.79</t>
   </si>
   <si>
+    <t>Анатолий Туренко</t>
+  </si>
+  <si>
+    <t>2:46.60</t>
+  </si>
+  <si>
+    <t>2:34.91</t>
+  </si>
+  <si>
     <t>Александр Докин</t>
   </si>
   <si>
     <t>2:48.54</t>
   </si>
   <si>
     <t>2:37.94</t>
   </si>
   <si>
     <t>Лев Маслов</t>
   </si>
   <si>
     <t>2:55.00</t>
   </si>
   <si>
     <t>2:45.19</t>
   </si>
   <si>
     <t>Екатерина Канева</t>
   </si>
   <si>
-    <t>3:09.23</t>
-[...2 lines deleted...]
-    <t>2:59.24</t>
+    <t>2:56.39</t>
+  </si>
+  <si>
+    <t>2:56.17</t>
   </si>
   <si>
     <t>Полина Лаптева</t>
   </si>
   <si>
     <t>3:12.75</t>
   </si>
   <si>
     <t>2:54.90</t>
   </si>
   <si>
-    <t>Анатолий Туренко</t>
-[...7 lines deleted...]
-  <si>
     <t>Александр Кропотов</t>
   </si>
   <si>
-    <t>3:38.56</t>
-[...2 lines deleted...]
-    <t>3:26.92</t>
+    <t>3:28.11</t>
+  </si>
+  <si>
+    <t>3:22.47</t>
   </si>
   <si>
     <t>Арсений Павлов</t>
   </si>
   <si>
     <t>3:57.79</t>
   </si>
   <si>
     <t>3:43.64</t>
   </si>
   <si>
     <t>Никита Чесноков</t>
   </si>
   <si>
     <t>4:08.20</t>
   </si>
   <si>
     <t>3:56.00</t>
   </si>
   <si>
     <t>Карен Заргарян</t>
   </si>
   <si>
     <t>4:11.04</t>
   </si>
@@ -149,114 +149,123 @@
   <si>
     <t>Ольга Ясакова</t>
   </si>
   <si>
     <t>4:18.15</t>
   </si>
   <si>
     <t>4:07.24</t>
   </si>
   <si>
     <t>Андрей Жуков</t>
   </si>
   <si>
     <t>4:37.94</t>
   </si>
   <si>
     <t>4:21.94</t>
   </si>
   <si>
     <t>Владислав Затолокин</t>
   </si>
   <si>
     <t>5:31.03</t>
   </si>
   <si>
-    <t>5:10.97</t>
+    <t>4:26.27</t>
   </si>
   <si>
     <t>Михаил Игнатьев</t>
   </si>
   <si>
     <t>5:45.66</t>
   </si>
   <si>
     <t>5:15.87</t>
   </si>
   <si>
     <t>Андрей Кошелев</t>
   </si>
   <si>
     <t>5:50.38</t>
   </si>
   <si>
     <t>5:35.89</t>
   </si>
   <si>
     <t>Марк Мирошников</t>
   </si>
   <si>
     <t>6:38.55</t>
   </si>
   <si>
     <t>6:11.00</t>
   </si>
   <si>
+    <t>Евгений Амосов</t>
+  </si>
+  <si>
+    <t>8:22.41</t>
+  </si>
+  <si>
+    <t>7:23.66</t>
+  </si>
+  <si>
+    <t>Дарья Елисеева</t>
+  </si>
+  <si>
+    <t>8:28.29</t>
+  </si>
+  <si>
+    <t>7:51.27</t>
+  </si>
+  <si>
     <t>Александр Катюков</t>
   </si>
   <si>
     <t>8:38.77</t>
   </si>
   <si>
     <t>8:17.66</t>
   </si>
   <si>
     <t>Дмитрий Андреев</t>
   </si>
   <si>
-    <t>6:12.29</t>
-[...5 lines deleted...]
-    <t>9:04.52</t>
+    <t>5:45.02</t>
   </si>
   <si>
     <t>Мирон Головатый</t>
   </si>
   <si>
     <t>9:11.42</t>
   </si>
   <si>
     <t>Анна Фомина</t>
   </si>
   <si>
     <t>Артемий Стукарчук</t>
-  </si>
-[...1 lines deleted...]
-    <t>Евгений Амосов</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -857,94 +866,104 @@
       <c r="D18" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19" t="s">
         <v>55</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>56</v>
       </c>
       <c r="D19" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20" t="s">
         <v>58</v>
       </c>
-      <c r="C20" s="1"/>
+      <c r="C20" s="1" t="s">
+        <v>59</v>
+      </c>
       <c r="D20" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21" t="s">
-        <v>60</v>
-[...1 lines deleted...]
-      <c r="C21" s="1"/>
+        <v>61</v>
+      </c>
+      <c r="C21" s="1" t="s">
+        <v>62</v>
+      </c>
       <c r="D21" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="C22" s="1"/>
       <c r="D22" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
     </row>
     <row r="23" spans="1:4">
+      <c r="A23">
+        <v>22</v>
+      </c>
       <c r="B23" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="C23" s="1"/>
+      <c r="D23" t="s">
+        <v>67</v>
+      </c>
     </row>
     <row r="24" spans="1:4">
       <c r="B24" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="C24" s="1"/>
     </row>
     <row r="25" spans="1:4">
       <c r="B25" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="C25" s="1"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>