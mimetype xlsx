--- v2 (2026-05-02)
+++ v3 (2026-08-02)
@@ -12,257 +12,263 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="777" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="72">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Георгий Исанов</t>
   </si>
   <si>
     <t>2:37.48</t>
   </si>
   <si>
-    <t>2:31.49</t>
+    <t>2:25.43</t>
   </si>
   <si>
     <t>Никита Попков</t>
   </si>
   <si>
     <t>2:45.27</t>
   </si>
   <si>
     <t>2:28.79</t>
   </si>
   <si>
     <t>Анатолий Туренко</t>
   </si>
   <si>
     <t>2:46.60</t>
   </si>
   <si>
     <t>2:34.91</t>
   </si>
   <si>
     <t>Александр Докин</t>
   </si>
   <si>
     <t>2:48.54</t>
   </si>
   <si>
     <t>2:37.94</t>
   </si>
   <si>
     <t>Лев Маслов</t>
   </si>
   <si>
     <t>2:55.00</t>
   </si>
   <si>
-    <t>2:45.19</t>
-[...2 lines deleted...]
-    <t>Екатерина Канева</t>
+    <t>2:43.56</t>
+  </si>
+  <si>
+    <t>Екатерина Катюкова</t>
   </si>
   <si>
     <t>2:56.39</t>
   </si>
   <si>
     <t>2:56.17</t>
   </si>
   <si>
     <t>Полина Лаптева</t>
   </si>
   <si>
     <t>3:12.75</t>
   </si>
   <si>
     <t>2:54.90</t>
   </si>
   <si>
     <t>Александр Кропотов</t>
   </si>
   <si>
     <t>3:28.11</t>
   </si>
   <si>
     <t>3:22.47</t>
   </si>
   <si>
+    <t>Анна Фомина</t>
+  </si>
+  <si>
+    <t>3:29.53</t>
+  </si>
+  <si>
+    <t>3:20.29</t>
+  </si>
+  <si>
     <t>Арсений Павлов</t>
   </si>
   <si>
     <t>3:57.79</t>
   </si>
   <si>
     <t>3:43.64</t>
   </si>
   <si>
+    <t>Ольга Ясакова</t>
+  </si>
+  <si>
+    <t>4:02.70</t>
+  </si>
+  <si>
+    <t>3:53.57</t>
+  </si>
+  <si>
     <t>Никита Чесноков</t>
   </si>
   <si>
     <t>4:08.20</t>
   </si>
   <si>
     <t>3:56.00</t>
   </si>
   <si>
     <t>Карен Заргарян</t>
   </si>
   <si>
     <t>4:11.04</t>
   </si>
   <si>
     <t>4:01.52</t>
   </si>
   <si>
-    <t>Ольга Ясакова</t>
-[...7 lines deleted...]
-  <si>
     <t>Андрей Жуков</t>
   </si>
   <si>
-    <t>4:37.94</t>
-[...2 lines deleted...]
-    <t>4:21.94</t>
+    <t>4:35.23</t>
+  </si>
+  <si>
+    <t>4:20.64</t>
+  </si>
+  <si>
+    <t>Андрей Кошелев</t>
+  </si>
+  <si>
+    <t>5:11.55</t>
+  </si>
+  <si>
+    <t>4:53.83</t>
   </si>
   <si>
     <t>Владислав Затолокин</t>
   </si>
   <si>
     <t>5:31.03</t>
   </si>
   <si>
     <t>4:26.27</t>
   </si>
   <si>
     <t>Михаил Игнатьев</t>
   </si>
   <si>
     <t>5:45.66</t>
   </si>
   <si>
     <t>5:15.87</t>
   </si>
   <si>
-    <t>Андрей Кошелев</t>
-[...7 lines deleted...]
-  <si>
     <t>Марк Мирошников</t>
   </si>
   <si>
     <t>6:38.55</t>
   </si>
   <si>
     <t>6:11.00</t>
   </si>
   <si>
     <t>Евгений Амосов</t>
   </si>
   <si>
     <t>8:22.41</t>
   </si>
   <si>
     <t>7:23.66</t>
   </si>
   <si>
     <t>Дарья Елисеева</t>
   </si>
   <si>
     <t>8:28.29</t>
   </si>
   <si>
     <t>7:51.27</t>
   </si>
   <si>
     <t>Александр Катюков</t>
   </si>
   <si>
     <t>8:38.77</t>
   </si>
   <si>
     <t>8:17.66</t>
   </si>
   <si>
     <t>Дмитрий Андреев</t>
   </si>
   <si>
     <t>5:45.02</t>
   </si>
   <si>
     <t>Мирон Головатый</t>
   </si>
   <si>
     <t>9:11.42</t>
-  </si>
-[...1 lines deleted...]
-    <t>Анна Фомина</t>
   </si>
   <si>
     <t>Артемий Стукарчук</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -894,76 +900,84 @@
       <c r="D20" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21" t="s">
         <v>61</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>62</v>
       </c>
       <c r="D21" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22" t="s">
         <v>64</v>
       </c>
-      <c r="C22" s="1"/>
+      <c r="C22" s="1" t="s">
+        <v>65</v>
+      </c>
       <c r="D22" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="C23" s="1"/>
       <c r="D23" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
     </row>
     <row r="24" spans="1:4">
+      <c r="A24">
+        <v>23</v>
+      </c>
       <c r="B24" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C24" s="1"/>
+      <c r="D24" t="s">
+        <v>70</v>
+      </c>
     </row>
     <row r="25" spans="1:4">
       <c r="B25" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="C25" s="1"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>