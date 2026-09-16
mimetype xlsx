--- v3 (2026-08-02)
+++ v4 (2026-09-16)
@@ -35,99 +35,99 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="72">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Георгий Исанов</t>
   </si>
   <si>
     <t>2:37.48</t>
   </si>
   <si>
     <t>2:25.43</t>
   </si>
   <si>
+    <t>Анатолий Туренко</t>
+  </si>
+  <si>
+    <t>2:45.00</t>
+  </si>
+  <si>
+    <t>2:34.91</t>
+  </si>
+  <si>
     <t>Никита Попков</t>
   </si>
   <si>
     <t>2:45.27</t>
   </si>
   <si>
     <t>2:28.79</t>
   </si>
   <si>
-    <t>Анатолий Туренко</t>
-[...5 lines deleted...]
-    <t>2:34.91</t>
+    <t>Лев Маслов</t>
+  </si>
+  <si>
+    <t>2:47.29</t>
+  </si>
+  <si>
+    <t>2:36.64</t>
   </si>
   <si>
     <t>Александр Докин</t>
   </si>
   <si>
     <t>2:48.54</t>
   </si>
   <si>
-    <t>2:37.94</t>
-[...8 lines deleted...]
-    <t>2:43.56</t>
+    <t>2:25.16</t>
   </si>
   <si>
     <t>Екатерина Катюкова</t>
   </si>
   <si>
     <t>2:56.39</t>
   </si>
   <si>
     <t>2:56.17</t>
   </si>
   <si>
     <t>Полина Лаптева</t>
   </si>
   <si>
-    <t>3:12.75</t>
+    <t>3:12.48</t>
   </si>
   <si>
     <t>2:54.90</t>
   </si>
   <si>
     <t>Александр Кропотов</t>
   </si>
   <si>
     <t>3:28.11</t>
   </si>
   <si>
     <t>3:22.47</t>
   </si>
   <si>
     <t>Анна Фомина</t>
   </si>
   <si>
     <t>3:29.53</t>
   </si>
   <si>
     <t>3:20.29</t>
   </si>
   <si>
     <t>Арсений Павлов</t>
   </si>
@@ -158,96 +158,96 @@
   <si>
     <t>Карен Заргарян</t>
   </si>
   <si>
     <t>4:11.04</t>
   </si>
   <si>
     <t>4:01.52</t>
   </si>
   <si>
     <t>Андрей Жуков</t>
   </si>
   <si>
     <t>4:35.23</t>
   </si>
   <si>
     <t>4:20.64</t>
   </si>
   <si>
     <t>Андрей Кошелев</t>
   </si>
   <si>
     <t>5:11.55</t>
   </si>
   <si>
-    <t>4:53.83</t>
+    <t>4:49.67</t>
   </si>
   <si>
     <t>Владислав Затолокин</t>
   </si>
   <si>
     <t>5:31.03</t>
   </si>
   <si>
     <t>4:26.27</t>
   </si>
   <si>
     <t>Михаил Игнатьев</t>
   </si>
   <si>
     <t>5:45.66</t>
   </si>
   <si>
     <t>5:15.87</t>
   </si>
   <si>
     <t>Марк Мирошников</t>
   </si>
   <si>
     <t>6:38.55</t>
   </si>
   <si>
     <t>6:11.00</t>
   </si>
   <si>
+    <t>Дарья Елисеева</t>
+  </si>
+  <si>
+    <t>7:59.20</t>
+  </si>
+  <si>
+    <t>7:19.76</t>
+  </si>
+  <si>
     <t>Евгений Амосов</t>
   </si>
   <si>
     <t>8:22.41</t>
   </si>
   <si>
     <t>7:23.66</t>
-  </si>
-[...7 lines deleted...]
-    <t>7:51.27</t>
   </si>
   <si>
     <t>Александр Катюков</t>
   </si>
   <si>
     <t>8:38.77</t>
   </si>
   <si>
     <t>8:17.66</t>
   </si>
   <si>
     <t>Дмитрий Андреев</t>
   </si>
   <si>
     <t>5:45.02</t>
   </si>
   <si>
     <t>Мирон Головатый</t>
   </si>
   <si>
     <t>9:11.42</t>
   </si>
   <si>
     <t>Артемий Стукарчук</t>
   </si>