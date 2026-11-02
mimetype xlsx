--- v4 (2026-09-16)
+++ v5 (2026-11-02)
@@ -35,120 +35,120 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="72">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Георгий Исанов</t>
   </si>
   <si>
     <t>2:37.48</t>
   </si>
   <si>
     <t>2:25.43</t>
   </si>
   <si>
+    <t>Александр Докин</t>
+  </si>
+  <si>
+    <t>2:39.45</t>
+  </si>
+  <si>
+    <t>2:21.60</t>
+  </si>
+  <si>
     <t>Анатолий Туренко</t>
   </si>
   <si>
     <t>2:45.00</t>
   </si>
   <si>
     <t>2:34.91</t>
   </si>
   <si>
     <t>Никита Попков</t>
   </si>
   <si>
     <t>2:45.27</t>
   </si>
   <si>
     <t>2:28.79</t>
   </si>
   <si>
     <t>Лев Маслов</t>
   </si>
   <si>
     <t>2:47.29</t>
   </si>
   <si>
     <t>2:36.64</t>
   </si>
   <si>
-    <t>Александр Докин</t>
-[...7 lines deleted...]
-  <si>
     <t>Екатерина Катюкова</t>
   </si>
   <si>
     <t>2:56.39</t>
   </si>
   <si>
     <t>2:56.17</t>
   </si>
   <si>
     <t>Полина Лаптева</t>
   </si>
   <si>
     <t>3:12.48</t>
   </si>
   <si>
     <t>2:54.90</t>
   </si>
   <si>
     <t>Александр Кропотов</t>
   </si>
   <si>
     <t>3:28.11</t>
   </si>
   <si>
     <t>3:22.47</t>
   </si>
   <si>
     <t>Анна Фомина</t>
   </si>
   <si>
     <t>3:29.53</t>
   </si>
   <si>
-    <t>3:20.29</t>
+    <t>3:03.85</t>
   </si>
   <si>
     <t>Арсений Павлов</t>
   </si>
   <si>
     <t>3:57.79</t>
   </si>
   <si>
     <t>3:43.64</t>
   </si>
   <si>
     <t>Ольга Ясакова</t>
   </si>
   <si>
     <t>4:02.70</t>
   </si>
   <si>
     <t>3:53.57</t>
   </si>
   <si>
     <t>Никита Чесноков</t>
   </si>
   <si>
     <t>4:08.20</t>
   </si>
@@ -188,66 +188,66 @@
   <si>
     <t>5:31.03</t>
   </si>
   <si>
     <t>4:26.27</t>
   </si>
   <si>
     <t>Михаил Игнатьев</t>
   </si>
   <si>
     <t>5:45.66</t>
   </si>
   <si>
     <t>5:15.87</t>
   </si>
   <si>
     <t>Марк Мирошников</t>
   </si>
   <si>
     <t>6:38.55</t>
   </si>
   <si>
     <t>6:11.00</t>
   </si>
   <si>
+    <t>Евгений Амосов</t>
+  </si>
+  <si>
+    <t>7:47.39</t>
+  </si>
+  <si>
+    <t>6:33.14</t>
+  </si>
+  <si>
     <t>Дарья Елисеева</t>
   </si>
   <si>
     <t>7:59.20</t>
   </si>
   <si>
     <t>7:19.76</t>
-  </si>
-[...7 lines deleted...]
-    <t>7:23.66</t>
   </si>
   <si>
     <t>Александр Катюков</t>
   </si>
   <si>
     <t>8:38.77</t>
   </si>
   <si>
     <t>8:17.66</t>
   </si>
   <si>
     <t>Дмитрий Андреев</t>
   </si>
   <si>
     <t>5:45.02</t>
   </si>
   <si>
     <t>Мирон Головатый</t>
   </si>
   <si>
     <t>9:11.42</t>
   </si>
   <si>
     <t>Артемий Стукарчук</t>
   </si>