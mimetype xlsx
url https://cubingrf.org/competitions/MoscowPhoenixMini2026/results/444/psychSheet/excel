--- v3 (2026-09-07)
+++ v4 (2026-10-23)
@@ -44,86 +44,86 @@
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Дмитрий Гундин</t>
   </si>
   <si>
     <t>28.54</t>
   </si>
   <si>
     <t>22.49</t>
   </si>
   <si>
     <t>Анна Фомина</t>
   </si>
   <si>
     <t>31.93</t>
   </si>
   <si>
     <t>26.12</t>
   </si>
   <si>
+    <t>Олег Кремлёв</t>
+  </si>
+  <si>
+    <t>32.54</t>
+  </si>
+  <si>
+    <t>28.50</t>
+  </si>
+  <si>
     <t>Арсений Павлов</t>
   </si>
   <si>
     <t>32.99</t>
   </si>
   <si>
     <t>27.07</t>
   </si>
   <si>
     <t>Андрей Синицын</t>
   </si>
   <si>
     <t>33.43</t>
   </si>
   <si>
     <t>28.74</t>
   </si>
   <si>
     <t>Дарья Белоногова</t>
   </si>
   <si>
     <t>35.39</t>
   </si>
   <si>
     <t>28.44</t>
   </si>
   <si>
-    <t>Олег Кремлёв</t>
-[...7 lines deleted...]
-  <si>
     <t>Даниил Тамбовцев</t>
   </si>
   <si>
     <t>36.27</t>
   </si>
   <si>
     <t>31.80</t>
   </si>
   <si>
     <t>Анастасия Майкова</t>
   </si>
   <si>
     <t>37.44</t>
   </si>
   <si>
     <t>30.51</t>
   </si>
   <si>
     <t>Владислав Шуршилин</t>
   </si>
   <si>
     <t>37.52</t>
   </si>
   <si>
     <t>34.75</t>
@@ -146,231 +146,231 @@
   <si>
     <t>36.60</t>
   </si>
   <si>
     <t>Дмитрий Костерев</t>
   </si>
   <si>
     <t>40.67</t>
   </si>
   <si>
     <t>37.02</t>
   </si>
   <si>
     <t>Федор Абаев</t>
   </si>
   <si>
     <t>41.04</t>
   </si>
   <si>
     <t>38.55</t>
   </si>
   <si>
     <t>Тимофей Тюльпаков</t>
   </si>
   <si>
-    <t>44.36</t>
+    <t>44.35</t>
   </si>
   <si>
     <t>37.23</t>
   </si>
   <si>
     <t>Платон Кабаков</t>
   </si>
   <si>
     <t>49.97</t>
   </si>
   <si>
     <t>39.05</t>
   </si>
   <si>
     <t>Анастасия Тихенко</t>
   </si>
   <si>
     <t>50.86</t>
   </si>
   <si>
     <t>39.79</t>
   </si>
   <si>
     <t>Иван Ковальчук</t>
   </si>
   <si>
     <t>51.23</t>
   </si>
   <si>
     <t>43.94</t>
   </si>
   <si>
     <t>Владислав Затолокин</t>
   </si>
   <si>
     <t>51.48</t>
   </si>
   <si>
     <t>45.28</t>
   </si>
   <si>
     <t>Михаил Говголенко</t>
   </si>
   <si>
     <t>52.33</t>
   </si>
   <si>
     <t>46.95</t>
   </si>
   <si>
+    <t>Данияр Тагиров</t>
+  </si>
+  <si>
+    <t>52.56</t>
+  </si>
+  <si>
+    <t>47.12</t>
+  </si>
+  <si>
     <t>Юра Кожухарёв</t>
   </si>
   <si>
     <t>52.88</t>
   </si>
   <si>
     <t>48.64</t>
   </si>
   <si>
+    <t>Никита Евланов</t>
+  </si>
+  <si>
+    <t>54.42</t>
+  </si>
+  <si>
+    <t>44.08</t>
+  </si>
+  <si>
     <t>Михаил Кулешов</t>
   </si>
   <si>
     <t>56.96</t>
   </si>
   <si>
     <t>53.27</t>
   </si>
   <si>
+    <t>Александр Кашпаров</t>
+  </si>
+  <si>
+    <t>57.79</t>
+  </si>
+  <si>
+    <t>51.42</t>
+  </si>
+  <si>
     <t>Роман Самвелян</t>
   </si>
   <si>
     <t>1:01.33</t>
   </si>
   <si>
     <t>48.36</t>
   </si>
   <si>
     <t>Афанасий Иванов</t>
   </si>
   <si>
     <t>1:02.32</t>
   </si>
   <si>
-    <t>55.15</t>
-[...8 lines deleted...]
-    <t>56.99</t>
+    <t>54.67</t>
   </si>
   <si>
     <t>Роберт Набиуллин</t>
   </si>
   <si>
     <t>1:05.54</t>
   </si>
   <si>
     <t>58.92</t>
   </si>
   <si>
     <t>Илья Попов</t>
   </si>
   <si>
     <t>1:06.84</t>
   </si>
   <si>
     <t>54.71</t>
   </si>
   <si>
     <t>Денис Синюшкин</t>
   </si>
   <si>
     <t>1:08.78</t>
   </si>
   <si>
     <t>1:05.47</t>
   </si>
   <si>
+    <t>Евгений Амосов</t>
+  </si>
+  <si>
+    <t>1:11.19</t>
+  </si>
+  <si>
+    <t>1:02.86</t>
+  </si>
+  <si>
     <t>Захар Калитов</t>
   </si>
   <si>
     <t>1:11.47</t>
   </si>
   <si>
     <t>1:07.84</t>
   </si>
   <si>
-    <t>Александр Кашпаров</t>
-[...25 lines deleted...]
-  <si>
     <t>Николай Желтухин</t>
   </si>
   <si>
     <t>1:32.47</t>
   </si>
   <si>
     <t>1:19.77</t>
   </si>
   <si>
     <t>Тимофей Антонов</t>
   </si>
   <si>
     <t>1:36.29</t>
   </si>
   <si>
     <t>1:18.94</t>
   </si>
   <si>
     <t>Роман Комиссаров</t>
   </si>
   <si>
-    <t>1:29.76</t>
+    <t>1:24.92</t>
   </si>
   <si>
     <t>София Хегай</t>
   </si>
   <si>
     <t>1:29.78</t>
   </si>
   <si>
     <t>Андрей Черепанов</t>
   </si>
   <si>
     <t>1:30.10</t>
   </si>
   <si>
     <t>Даниил Долматов</t>
   </si>
   <si>
     <t>1:40.38</t>
   </si>
   <si>
     <t>Матвей Абаев</t>
   </si>
   <si>
     <t>1:48.71</t>
   </si>