--- v0 (2026-04-19)
+++ v1 (2026-06-04)
@@ -12,86 +12,86 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="444" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="115">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="117">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Дмитрий Гундин</t>
   </si>
   <si>
     <t>28.54</t>
   </si>
   <si>
     <t>22.49</t>
   </si>
   <si>
     <t>Арсений Павлов</t>
   </si>
   <si>
     <t>32.99</t>
   </si>
   <si>
     <t>27.07</t>
   </si>
   <si>
     <t>Анна Фомина</t>
   </si>
   <si>
-    <t>33.42</t>
+    <t>33.36</t>
   </si>
   <si>
     <t>26.12</t>
   </si>
   <si>
     <t>Андрей Синицын</t>
   </si>
   <si>
     <t>34.93</t>
   </si>
   <si>
     <t>31.39</t>
   </si>
   <si>
     <t>Дарья Белоногова</t>
   </si>
   <si>
     <t>35.39</t>
   </si>
   <si>
     <t>28.44</t>
   </si>
   <si>
     <t>Даниил Тамбовцев</t>
   </si>
@@ -125,212 +125,221 @@
   <si>
     <t>38.13</t>
   </si>
   <si>
     <t>36.79</t>
   </si>
   <si>
     <t>Олег Кремлёв</t>
   </si>
   <si>
     <t>38.91</t>
   </si>
   <si>
     <t>36.40</t>
   </si>
   <si>
     <t>Арсений Кузовлев</t>
   </si>
   <si>
     <t>40.41</t>
   </si>
   <si>
     <t>36.60</t>
   </si>
   <si>
+    <t>Дмитрий Костерев</t>
+  </si>
+  <si>
+    <t>40.67</t>
+  </si>
+  <si>
+    <t>37.02</t>
+  </si>
+  <si>
     <t>Федор Абаев</t>
   </si>
   <si>
     <t>41.04</t>
   </si>
   <si>
     <t>38.55</t>
   </si>
   <si>
-    <t>Дмитрий Костерев</t>
-[...7 lines deleted...]
-  <si>
     <t>Тимофей Тюльпаков</t>
   </si>
   <si>
     <t>46.43</t>
   </si>
   <si>
     <t>37.23</t>
   </si>
   <si>
     <t>Платон Кабаков</t>
   </si>
   <si>
     <t>49.97</t>
   </si>
   <si>
     <t>39.05</t>
   </si>
   <si>
     <t>Владислав Затолокин</t>
   </si>
   <si>
     <t>51.48</t>
   </si>
   <si>
     <t>45.28</t>
   </si>
   <si>
+    <t>Анастасия Тихенко</t>
+  </si>
+  <si>
+    <t>51.78</t>
+  </si>
+  <si>
+    <t>39.79</t>
+  </si>
+  <si>
     <t>Михаил Говголенко</t>
   </si>
   <si>
     <t>52.33</t>
   </si>
   <si>
     <t>46.95</t>
   </si>
   <si>
-    <t>Анастасия Тихенко</t>
-[...7 lines deleted...]
-  <si>
     <t>Михаил Кулешов</t>
   </si>
   <si>
     <t>56.96</t>
   </si>
   <si>
     <t>53.27</t>
   </si>
   <si>
+    <t>Иван Ковальчук</t>
+  </si>
+  <si>
+    <t>58.42</t>
+  </si>
+  <si>
+    <t>50.99</t>
+  </si>
+  <si>
     <t>Юра Кожухарёв</t>
   </si>
   <si>
     <t>59.84</t>
   </si>
   <si>
     <t>56.27</t>
   </si>
   <si>
     <t>Роман Самвелян</t>
   </si>
   <si>
     <t>1:01.33</t>
   </si>
   <si>
     <t>48.36</t>
   </si>
   <si>
     <t>Афанасий Иванов</t>
   </si>
   <si>
-    <t>1:03.00</t>
+    <t>1:02.32</t>
   </si>
   <si>
     <t>55.15</t>
   </si>
   <si>
     <t>Данияр Тагиров</t>
   </si>
   <si>
     <t>1:05.16</t>
   </si>
   <si>
     <t>56.99</t>
   </si>
   <si>
     <t>Роберт Набиуллин</t>
   </si>
   <si>
     <t>1:05.54</t>
   </si>
   <si>
     <t>58.92</t>
   </si>
   <si>
     <t>Илья Попов</t>
   </si>
   <si>
     <t>1:06.84</t>
   </si>
   <si>
     <t>54.71</t>
   </si>
   <si>
     <t>Денис Синюшкин</t>
   </si>
   <si>
     <t>1:08.78</t>
   </si>
   <si>
     <t>1:05.47</t>
   </si>
   <si>
     <t>Захар Калитов</t>
   </si>
   <si>
     <t>1:11.47</t>
   </si>
   <si>
     <t>1:07.84</t>
   </si>
   <si>
+    <t>Никита Евланов</t>
+  </si>
+  <si>
+    <t>1:16.12</t>
+  </si>
+  <si>
+    <t>1:07.15</t>
+  </si>
+  <si>
     <t>Евгений Амосов</t>
   </si>
   <si>
     <t>1:23.48</t>
   </si>
   <si>
     <t>1:12.60</t>
   </si>
   <si>
-    <t>Никита Евланов</t>
-[...7 lines deleted...]
-  <si>
     <t>Николай Желтухин</t>
   </si>
   <si>
     <t>1:32.47</t>
   </si>
   <si>
     <t>1:19.77</t>
   </si>
   <si>
     <t>Александр Кашпаров</t>
   </si>
   <si>
     <t>1:34.65</t>
   </si>
   <si>
     <t>1:20.59</t>
   </si>
   <si>
     <t>Тимофей Антонов</t>
   </si>
   <si>
     <t>1:36.29</t>
   </si>
   <si>
     <t>1:18.94</t>
@@ -354,53 +363,50 @@
     <t>1:40.38</t>
   </si>
   <si>
     <t>Матвей Абаев</t>
   </si>
   <si>
     <t>1:48.71</t>
   </si>
   <si>
     <t>Андрей Черепанов</t>
   </si>
   <si>
     <t>1:54.92</t>
   </si>
   <si>
     <t>Всеволод Позняков</t>
   </si>
   <si>
     <t>2:17.87</t>
   </si>
   <si>
     <t>Алексей Питтс</t>
   </si>
   <si>
     <t>Алексей Попов</t>
-  </si>
-[...1 lines deleted...]
-    <t>Иван Ковальчук</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1197,130 +1203,138 @@
       <c r="D32" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33" t="s">
         <v>97</v>
       </c>
       <c r="C33" s="1" t="s">
         <v>98</v>
       </c>
       <c r="D33" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34" t="s">
         <v>100</v>
       </c>
-      <c r="C34" s="1"/>
+      <c r="C34" s="1" t="s">
+        <v>101</v>
+      </c>
       <c r="D34" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="C35" s="1"/>
       <c r="D35" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="C36" s="1"/>
       <c r="D36" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C37" s="1"/>
       <c r="D37" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="C38" s="1"/>
       <c r="D38" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="C39" s="1"/>
       <c r="D39" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:4">
+      <c r="A40">
+        <v>39</v>
+      </c>
       <c r="B40" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="C40" s="1"/>
+      <c r="D40" t="s">
+        <v>114</v>
+      </c>
     </row>
     <row r="41" spans="1:4">
       <c r="B41" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="C41" s="1"/>
     </row>
     <row r="42" spans="1:4">
       <c r="B42" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="C42" s="1"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>