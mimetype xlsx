--- v1 (2026-06-04)
+++ v2 (2026-07-23)
@@ -35,366 +35,366 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="117">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Дмитрий Гундин</t>
   </si>
   <si>
     <t>28.54</t>
   </si>
   <si>
     <t>22.49</t>
   </si>
   <si>
+    <t>Анна Фомина</t>
+  </si>
+  <si>
+    <t>32.05</t>
+  </si>
+  <si>
+    <t>26.12</t>
+  </si>
+  <si>
     <t>Арсений Павлов</t>
   </si>
   <si>
     <t>32.99</t>
   </si>
   <si>
     <t>27.07</t>
   </si>
   <si>
-    <t>Анна Фомина</t>
-[...7 lines deleted...]
-  <si>
     <t>Андрей Синицын</t>
   </si>
   <si>
-    <t>34.93</t>
-[...2 lines deleted...]
-    <t>31.39</t>
+    <t>33.43</t>
+  </si>
+  <si>
+    <t>28.74</t>
   </si>
   <si>
     <t>Дарья Белоногова</t>
   </si>
   <si>
     <t>35.39</t>
   </si>
   <si>
     <t>28.44</t>
   </si>
   <si>
+    <t>Олег Кремлёв</t>
+  </si>
+  <si>
+    <t>36.24</t>
+  </si>
+  <si>
+    <t>32.72</t>
+  </si>
+  <si>
     <t>Даниил Тамбовцев</t>
   </si>
   <si>
     <t>36.27</t>
   </si>
   <si>
     <t>31.80</t>
   </si>
   <si>
     <t>Анастасия Майкова</t>
   </si>
   <si>
     <t>37.44</t>
   </si>
   <si>
     <t>30.51</t>
   </si>
   <si>
     <t>Владислав Шуршилин</t>
   </si>
   <si>
     <t>37.52</t>
   </si>
   <si>
     <t>34.75</t>
   </si>
   <si>
     <t>Артём Куликов</t>
   </si>
   <si>
     <t>38.13</t>
   </si>
   <si>
     <t>36.79</t>
   </si>
   <si>
-    <t>Олег Кремлёв</t>
-[...7 lines deleted...]
-  <si>
     <t>Арсений Кузовлев</t>
   </si>
   <si>
     <t>40.41</t>
   </si>
   <si>
     <t>36.60</t>
   </si>
   <si>
     <t>Дмитрий Костерев</t>
   </si>
   <si>
     <t>40.67</t>
   </si>
   <si>
     <t>37.02</t>
   </si>
   <si>
     <t>Федор Абаев</t>
   </si>
   <si>
     <t>41.04</t>
   </si>
   <si>
     <t>38.55</t>
   </si>
   <si>
     <t>Тимофей Тюльпаков</t>
   </si>
   <si>
-    <t>46.43</t>
+    <t>44.36</t>
   </si>
   <si>
     <t>37.23</t>
   </si>
   <si>
     <t>Платон Кабаков</t>
   </si>
   <si>
     <t>49.97</t>
   </si>
   <si>
     <t>39.05</t>
   </si>
   <si>
+    <t>Анастасия Тихенко</t>
+  </si>
+  <si>
+    <t>50.86</t>
+  </si>
+  <si>
+    <t>39.79</t>
+  </si>
+  <si>
     <t>Владислав Затолокин</t>
   </si>
   <si>
     <t>51.48</t>
   </si>
   <si>
     <t>45.28</t>
   </si>
   <si>
-    <t>Анастасия Тихенко</t>
-[...7 lines deleted...]
-  <si>
     <t>Михаил Говголенко</t>
   </si>
   <si>
     <t>52.33</t>
   </si>
   <si>
     <t>46.95</t>
   </si>
   <si>
+    <t>Юра Кожухарёв</t>
+  </si>
+  <si>
+    <t>52.88</t>
+  </si>
+  <si>
+    <t>48.64</t>
+  </si>
+  <si>
+    <t>Иван Ковальчук</t>
+  </si>
+  <si>
+    <t>55.06</t>
+  </si>
+  <si>
+    <t>50.30</t>
+  </si>
+  <si>
     <t>Михаил Кулешов</t>
   </si>
   <si>
     <t>56.96</t>
   </si>
   <si>
     <t>53.27</t>
   </si>
   <si>
-    <t>Иван Ковальчук</t>
-[...16 lines deleted...]
-  <si>
     <t>Роман Самвелян</t>
   </si>
   <si>
     <t>1:01.33</t>
   </si>
   <si>
     <t>48.36</t>
   </si>
   <si>
     <t>Афанасий Иванов</t>
   </si>
   <si>
     <t>1:02.32</t>
   </si>
   <si>
     <t>55.15</t>
   </si>
   <si>
     <t>Данияр Тагиров</t>
   </si>
   <si>
-    <t>1:05.16</t>
+    <t>1:04.34</t>
   </si>
   <si>
     <t>56.99</t>
   </si>
   <si>
     <t>Роберт Набиуллин</t>
   </si>
   <si>
     <t>1:05.54</t>
   </si>
   <si>
     <t>58.92</t>
   </si>
   <si>
     <t>Илья Попов</t>
   </si>
   <si>
     <t>1:06.84</t>
   </si>
   <si>
     <t>54.71</t>
   </si>
   <si>
     <t>Денис Синюшкин</t>
   </si>
   <si>
     <t>1:08.78</t>
   </si>
   <si>
     <t>1:05.47</t>
   </si>
   <si>
     <t>Захар Калитов</t>
   </si>
   <si>
     <t>1:11.47</t>
   </si>
   <si>
     <t>1:07.84</t>
   </si>
   <si>
+    <t>Александр Кашпаров</t>
+  </si>
+  <si>
+    <t>1:13.72</t>
+  </si>
+  <si>
+    <t>1:05.22</t>
+  </si>
+  <si>
     <t>Никита Евланов</t>
   </si>
   <si>
     <t>1:16.12</t>
   </si>
   <si>
     <t>1:07.15</t>
   </si>
   <si>
     <t>Евгений Амосов</t>
   </si>
   <si>
-    <t>1:23.48</t>
-[...2 lines deleted...]
-    <t>1:12.60</t>
+    <t>1:17.48</t>
+  </si>
+  <si>
+    <t>1:08.88</t>
   </si>
   <si>
     <t>Николай Желтухин</t>
   </si>
   <si>
     <t>1:32.47</t>
   </si>
   <si>
     <t>1:19.77</t>
   </si>
   <si>
-    <t>Александр Кашпаров</t>
-[...7 lines deleted...]
-  <si>
     <t>Тимофей Антонов</t>
   </si>
   <si>
     <t>1:36.29</t>
   </si>
   <si>
     <t>1:18.94</t>
   </si>
   <si>
     <t>Роман Комиссаров</t>
   </si>
   <si>
     <t>1:29.76</t>
   </si>
   <si>
     <t>София Хегай</t>
   </si>
   <si>
     <t>1:29.78</t>
   </si>
   <si>
+    <t>Андрей Черепанов</t>
+  </si>
+  <si>
+    <t>1:30.10</t>
+  </si>
+  <si>
     <t>Даниил Долматов</t>
   </si>
   <si>
     <t>1:40.38</t>
   </si>
   <si>
     <t>Матвей Абаев</t>
   </si>
   <si>
     <t>1:48.71</t>
-  </si>
-[...4 lines deleted...]
-    <t>1:54.92</t>
   </si>
   <si>
     <t>Всеволод Позняков</t>
   </si>
   <si>
     <t>2:17.87</t>
   </si>
   <si>
     <t>Алексей Питтс</t>
   </si>
   <si>
     <t>Алексей Попов</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>