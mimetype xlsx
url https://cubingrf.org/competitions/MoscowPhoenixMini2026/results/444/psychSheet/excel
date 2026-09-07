--- v2 (2026-07-23)
+++ v3 (2026-09-07)
@@ -38,51 +38,51 @@
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Дмитрий Гундин</t>
   </si>
   <si>
     <t>28.54</t>
   </si>
   <si>
     <t>22.49</t>
   </si>
   <si>
     <t>Анна Фомина</t>
   </si>
   <si>
-    <t>32.05</t>
+    <t>31.93</t>
   </si>
   <si>
     <t>26.12</t>
   </si>
   <si>
     <t>Арсений Павлов</t>
   </si>
   <si>
     <t>32.99</t>
   </si>
   <si>
     <t>27.07</t>
   </si>
   <si>
     <t>Андрей Синицын</t>
   </si>
   <si>
     <t>33.43</t>
   </si>
   <si>
     <t>28.74</t>
   </si>
   <si>
     <t>Дарья Белоногова</t>
   </si>
@@ -170,84 +170,84 @@
   <si>
     <t>44.36</t>
   </si>
   <si>
     <t>37.23</t>
   </si>
   <si>
     <t>Платон Кабаков</t>
   </si>
   <si>
     <t>49.97</t>
   </si>
   <si>
     <t>39.05</t>
   </si>
   <si>
     <t>Анастасия Тихенко</t>
   </si>
   <si>
     <t>50.86</t>
   </si>
   <si>
     <t>39.79</t>
   </si>
   <si>
+    <t>Иван Ковальчук</t>
+  </si>
+  <si>
+    <t>51.23</t>
+  </si>
+  <si>
+    <t>43.94</t>
+  </si>
+  <si>
     <t>Владислав Затолокин</t>
   </si>
   <si>
     <t>51.48</t>
   </si>
   <si>
     <t>45.28</t>
   </si>
   <si>
     <t>Михаил Говголенко</t>
   </si>
   <si>
     <t>52.33</t>
   </si>
   <si>
     <t>46.95</t>
   </si>
   <si>
     <t>Юра Кожухарёв</t>
   </si>
   <si>
     <t>52.88</t>
   </si>
   <si>
     <t>48.64</t>
-  </si>
-[...7 lines deleted...]
-    <t>50.30</t>
   </si>
   <si>
     <t>Михаил Кулешов</t>
   </si>
   <si>
     <t>56.96</t>
   </si>
   <si>
     <t>53.27</t>
   </si>
   <si>
     <t>Роман Самвелян</t>
   </si>
   <si>
     <t>1:01.33</t>
   </si>
   <si>
     <t>48.36</t>
   </si>
   <si>
     <t>Афанасий Иванов</t>
   </si>
   <si>
     <t>1:02.32</t>
   </si>