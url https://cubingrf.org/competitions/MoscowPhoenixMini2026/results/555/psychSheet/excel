--- v0 (2026-04-19)
+++ v1 (2026-06-04)
@@ -17,306 +17,306 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="555" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="87">
   <si>
     <t>#</t>
   </si>
   <si>
-    <t>Имя и фамилия участника</t>
-[...8 lines deleted...]
-    <t>Дмитрий Гундин</t>
+    <t>Competitor</t>
+  </si>
+  <si>
+    <t>Average</t>
+  </si>
+  <si>
+    <t>Best</t>
+  </si>
+  <si>
+    <t>Dmitry Gundin</t>
   </si>
   <si>
     <t>58.68</t>
   </si>
   <si>
     <t>51.01</t>
   </si>
   <si>
-    <t>Дарья Белоногова</t>
+    <t>Darya Belonogova</t>
   </si>
   <si>
     <t>1:00.51</t>
   </si>
   <si>
     <t>55.86</t>
   </si>
   <si>
-    <t>Арсений Павлов</t>
+    <t>Arsenii Pavlov</t>
   </si>
   <si>
     <t>1:03.24</t>
   </si>
   <si>
     <t>58.51</t>
   </si>
   <si>
-    <t>Анна Фомина</t>
-[...8 lines deleted...]
-    <t>Андрей Синицын</t>
+    <t>Anna Fomina</t>
+  </si>
+  <si>
+    <t>1:05.18</t>
+  </si>
+  <si>
+    <t>53.24</t>
+  </si>
+  <si>
+    <t>Andrey Sinitsyn</t>
   </si>
   <si>
     <t>1:08.03</t>
   </si>
   <si>
     <t>1:05.56</t>
   </si>
   <si>
-    <t>Даниил Тамбовцев</t>
+    <t>Daniil Tambovtsev</t>
   </si>
   <si>
     <t>1:10.82</t>
   </si>
   <si>
     <t>1:03.16</t>
   </si>
   <si>
-    <t>Федор Абаев</t>
+    <t>Fedor Abaev</t>
   </si>
   <si>
     <t>1:13.67</t>
   </si>
   <si>
     <t>1:02.29</t>
   </si>
   <si>
-    <t>Арсений Кузовлев</t>
+    <t>Arseniy Kuzovlev</t>
   </si>
   <si>
     <t>1:19.54</t>
   </si>
   <si>
     <t>1:07.09</t>
   </si>
   <si>
-    <t>Олег Кремлёв</t>
+    <t>Oleg Kremlyov</t>
   </si>
   <si>
     <t>1:20.84</t>
   </si>
   <si>
     <t>1:12.24</t>
   </si>
   <si>
-    <t>Артём Куликов</t>
+    <t>Artem Kulikov</t>
   </si>
   <si>
     <t>1:22.29</t>
   </si>
   <si>
     <t>1:15.24</t>
   </si>
   <si>
-    <t>Дмитрий Костерев</t>
-[...8 lines deleted...]
-    <t>Владислав Шуршилин</t>
+    <t>Dmitry Kosterev</t>
+  </si>
+  <si>
+    <t>1:27.45</t>
+  </si>
+  <si>
+    <t>1:17.87</t>
+  </si>
+  <si>
+    <t>Vladislav Shurshilin</t>
   </si>
   <si>
     <t>1:31.56</t>
   </si>
   <si>
     <t>1:23.60</t>
   </si>
   <si>
-    <t>Анастасия Майкова</t>
+    <t>Anastasiya Maykova</t>
   </si>
   <si>
     <t>1:32.71</t>
   </si>
   <si>
     <t>1:24.75</t>
   </si>
   <si>
-    <t>Владислав Затолокин</t>
+    <t>Vladislav Zatolokin</t>
   </si>
   <si>
     <t>1:33.60</t>
   </si>
   <si>
     <t>1:23.32</t>
   </si>
   <si>
-    <t>Тимофей Тюльпаков</t>
+    <t>Timofey Tyulpakov</t>
   </si>
   <si>
     <t>1:34.55</t>
   </si>
   <si>
     <t>1:27.73</t>
   </si>
   <si>
-    <t>Анастасия Тихенко</t>
+    <t>Anastasia Tikhenko</t>
   </si>
   <si>
     <t>1:37.81</t>
   </si>
   <si>
     <t>1:28.93</t>
   </si>
   <si>
-    <t>Юра Кожухарёв</t>
+    <t>Yura Kozhuharev</t>
   </si>
   <si>
     <t>1:50.31</t>
   </si>
   <si>
     <t>1:41.93</t>
   </si>
   <si>
-    <t>Михаил Говголенко</t>
-[...2 lines deleted...]
-    <t>1:57.13</t>
+    <t>Mikhail Govgolenko</t>
+  </si>
+  <si>
+    <t>1:57.30</t>
   </si>
   <si>
     <t>1:42.97</t>
   </si>
   <si>
-    <t>Роберт Набиуллин</t>
-[...8 lines deleted...]
-    <t>Михаил Кулешов</t>
+    <t>Mikhail Kuleshov</t>
   </si>
   <si>
     <t>2:05.50</t>
   </si>
   <si>
     <t>1:49.33</t>
   </si>
   <si>
-    <t>Евгений Амосов</t>
+    <t>Robert Nabiullin</t>
+  </si>
+  <si>
+    <t>2:09.44</t>
+  </si>
+  <si>
+    <t>1:47.81</t>
+  </si>
+  <si>
+    <t>Afanasy Ivanov</t>
+  </si>
+  <si>
+    <t>2:14.38</t>
+  </si>
+  <si>
+    <t>2:01.52</t>
+  </si>
+  <si>
+    <t>Evgeniy Amosov</t>
   </si>
   <si>
     <t>2:19.48</t>
   </si>
   <si>
     <t>2:07.35</t>
   </si>
   <si>
-    <t>Афанасий Иванов</t>
-[...8 lines deleted...]
-    <t>Никита Евланов</t>
+    <t>Nikita Yevlanov</t>
   </si>
   <si>
     <t>2:14.77</t>
   </si>
   <si>
-    <t>Илья Попов</t>
+    <t>Ilya Popov</t>
   </si>
   <si>
     <t>2:22.26</t>
   </si>
   <si>
-    <t>Денис Синюшкин</t>
+    <t>Denis Sinyushkin</t>
   </si>
   <si>
     <t>2:26.40</t>
   </si>
   <si>
-    <t>Тимофей Антонов</t>
+    <t>Timofey Antonov</t>
   </si>
   <si>
     <t>2:34.95</t>
   </si>
   <si>
-    <t>Данияр Тагиров</t>
+    <t>Daniiar Tagirov</t>
   </si>
   <si>
     <t>2:50.18</t>
   </si>
   <si>
-    <t>Александр Кашпаров</t>
+    <t>Aleksandr Kashparov</t>
   </si>
   <si>
     <t>2:52.03</t>
   </si>
   <si>
-    <t>Николай Желтухин</t>
+    <t>Nickolay Zheltukhin</t>
   </si>
   <si>
     <t>2:55.95</t>
   </si>
   <si>
-    <t>Алексей Питтс</t>
-[...5 lines deleted...]
-    <t>Роман Комиссаров</t>
+    <t>Aleksey Pitts</t>
+  </si>
+  <si>
+    <t>Daniil Dolmatov</t>
+  </si>
+  <si>
+    <t>Roman Komissarov</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -639,51 +639,51 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D33"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C33" sqref="C33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="3.428" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="28.136" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="9.283" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>4</v>
       </c>