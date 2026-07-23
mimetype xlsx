--- v1 (2026-06-04)
+++ v2 (2026-07-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="555" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="87">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="89">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Competitor</t>
   </si>
   <si>
     <t>Average</t>
   </si>
   <si>
     <t>Best</t>
   </si>
   <si>
     <t>Dmitry Gundin</t>
   </si>
   <si>
     <t>58.68</t>
   </si>
   <si>
     <t>51.01</t>
   </si>
   <si>
     <t>Darya Belonogova</t>
   </si>
   <si>
@@ -224,84 +224,90 @@
   <si>
     <t>2:09.44</t>
   </si>
   <si>
     <t>1:47.81</t>
   </si>
   <si>
     <t>Afanasy Ivanov</t>
   </si>
   <si>
     <t>2:14.38</t>
   </si>
   <si>
     <t>2:01.52</t>
   </si>
   <si>
     <t>Evgeniy Amosov</t>
   </si>
   <si>
     <t>2:19.48</t>
   </si>
   <si>
     <t>2:07.35</t>
   </si>
   <si>
+    <t>Daniiar Tagirov</t>
+  </si>
+  <si>
+    <t>2:33.82</t>
+  </si>
+  <si>
+    <t>2:08.44</t>
+  </si>
+  <si>
+    <t>Aleksandr Kashparov</t>
+  </si>
+  <si>
+    <t>3:01.48</t>
+  </si>
+  <si>
+    <t>2:35.02</t>
+  </si>
+  <si>
     <t>Nikita Yevlanov</t>
   </si>
   <si>
     <t>2:14.77</t>
   </si>
   <si>
     <t>Ilya Popov</t>
   </si>
   <si>
     <t>2:22.26</t>
   </si>
   <si>
     <t>Denis Sinyushkin</t>
   </si>
   <si>
     <t>2:26.40</t>
   </si>
   <si>
     <t>Timofey Antonov</t>
   </si>
   <si>
     <t>2:34.95</t>
-  </si>
-[...10 lines deleted...]
-    <t>2:52.03</t>
   </si>
   <si>
     <t>Nickolay Zheltukhin</t>
   </si>
   <si>
     <t>2:55.95</t>
   </si>
   <si>
     <t>Aleksey Pitts</t>
   </si>
   <si>
     <t>Daniil Dolmatov</t>
   </si>
   <si>
     <t>Roman Komissarov</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
@@ -973,142 +979,146 @@
       <c r="D22" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23" t="s">
         <v>67</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>68</v>
       </c>
       <c r="D23" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24" t="s">
         <v>70</v>
       </c>
-      <c r="C24" s="1"/>
+      <c r="C24" s="1" t="s">
+        <v>71</v>
+      </c>
       <c r="D24" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25" t="s">
-        <v>72</v>
-[...1 lines deleted...]
-      <c r="C25" s="1"/>
+        <v>73</v>
+      </c>
+      <c r="C25" s="1" t="s">
+        <v>74</v>
+      </c>
       <c r="D25" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="C26" s="1"/>
       <c r="D26" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="C27" s="1"/>
       <c r="D27" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="C28" s="1"/>
       <c r="D28" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="C29" s="1"/>
       <c r="D29" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="C30" s="1"/>
       <c r="D30" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="B31" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="C31" s="1"/>
     </row>
     <row r="32" spans="1:4">
       <c r="B32" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="C32" s="1"/>
     </row>
     <row r="33" spans="1:4">
       <c r="B33" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="C33" s="1"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>