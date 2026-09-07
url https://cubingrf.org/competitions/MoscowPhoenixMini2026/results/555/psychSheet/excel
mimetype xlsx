--- v2 (2026-07-23)
+++ v3 (2026-09-07)
@@ -17,312 +17,312 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="555" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="89">
   <si>
     <t>#</t>
   </si>
   <si>
-    <t>Competitor</t>
-[...8 lines deleted...]
-    <t>Dmitry Gundin</t>
+    <t>Имя и фамилия участника</t>
+  </si>
+  <si>
+    <t>Среднее</t>
+  </si>
+  <si>
+    <t>Лучшее</t>
+  </si>
+  <si>
+    <t>Дмитрий Гундин</t>
   </si>
   <si>
     <t>58.68</t>
   </si>
   <si>
     <t>51.01</t>
   </si>
   <si>
-    <t>Darya Belonogova</t>
+    <t>Дарья Белоногова</t>
   </si>
   <si>
     <t>1:00.51</t>
   </si>
   <si>
     <t>55.86</t>
   </si>
   <si>
-    <t>Arsenii Pavlov</t>
+    <t>Арсений Павлов</t>
   </si>
   <si>
     <t>1:03.24</t>
   </si>
   <si>
     <t>58.51</t>
   </si>
   <si>
-    <t>Anna Fomina</t>
+    <t>Анна Фомина</t>
   </si>
   <si>
     <t>1:05.18</t>
   </si>
   <si>
     <t>53.24</t>
   </si>
   <si>
-    <t>Andrey Sinitsyn</t>
+    <t>Андрей Синицын</t>
   </si>
   <si>
     <t>1:08.03</t>
   </si>
   <si>
     <t>1:05.56</t>
   </si>
   <si>
-    <t>Daniil Tambovtsev</t>
+    <t>Даниил Тамбовцев</t>
   </si>
   <si>
     <t>1:10.82</t>
   </si>
   <si>
     <t>1:03.16</t>
   </si>
   <si>
-    <t>Fedor Abaev</t>
+    <t>Федор Абаев</t>
   </si>
   <si>
     <t>1:13.67</t>
   </si>
   <si>
     <t>1:02.29</t>
   </si>
   <si>
-    <t>Arseniy Kuzovlev</t>
+    <t>Арсений Кузовлев</t>
   </si>
   <si>
     <t>1:19.54</t>
   </si>
   <si>
     <t>1:07.09</t>
   </si>
   <si>
-    <t>Oleg Kremlyov</t>
+    <t>Олег Кремлёв</t>
   </si>
   <si>
     <t>1:20.84</t>
   </si>
   <si>
     <t>1:12.24</t>
   </si>
   <si>
-    <t>Artem Kulikov</t>
+    <t>Артём Куликов</t>
   </si>
   <si>
     <t>1:22.29</t>
   </si>
   <si>
     <t>1:15.24</t>
   </si>
   <si>
-    <t>Dmitry Kosterev</t>
+    <t>Дмитрий Костерев</t>
   </si>
   <si>
     <t>1:27.45</t>
   </si>
   <si>
     <t>1:17.87</t>
   </si>
   <si>
-    <t>Vladislav Shurshilin</t>
+    <t>Владислав Шуршилин</t>
   </si>
   <si>
     <t>1:31.56</t>
   </si>
   <si>
     <t>1:23.60</t>
   </si>
   <si>
-    <t>Anastasiya Maykova</t>
+    <t>Анастасия Майкова</t>
   </si>
   <si>
     <t>1:32.71</t>
   </si>
   <si>
     <t>1:24.75</t>
   </si>
   <si>
-    <t>Vladislav Zatolokin</t>
+    <t>Владислав Затолокин</t>
   </si>
   <si>
     <t>1:33.60</t>
   </si>
   <si>
     <t>1:23.32</t>
   </si>
   <si>
-    <t>Timofey Tyulpakov</t>
+    <t>Тимофей Тюльпаков</t>
   </si>
   <si>
     <t>1:34.55</t>
   </si>
   <si>
     <t>1:27.73</t>
   </si>
   <si>
-    <t>Anastasia Tikhenko</t>
+    <t>Анастасия Тихенко</t>
   </si>
   <si>
     <t>1:37.81</t>
   </si>
   <si>
     <t>1:28.93</t>
   </si>
   <si>
-    <t>Yura Kozhuharev</t>
+    <t>Юра Кожухарёв</t>
   </si>
   <si>
     <t>1:50.31</t>
   </si>
   <si>
     <t>1:41.93</t>
   </si>
   <si>
-    <t>Mikhail Govgolenko</t>
+    <t>Михаил Говголенко</t>
   </si>
   <si>
     <t>1:57.30</t>
   </si>
   <si>
     <t>1:42.97</t>
   </si>
   <si>
-    <t>Mikhail Kuleshov</t>
+    <t>Михаил Кулешов</t>
   </si>
   <si>
     <t>2:05.50</t>
   </si>
   <si>
     <t>1:49.33</t>
   </si>
   <si>
-    <t>Robert Nabiullin</t>
+    <t>Роберт Набиуллин</t>
   </si>
   <si>
     <t>2:09.44</t>
   </si>
   <si>
     <t>1:47.81</t>
   </si>
   <si>
-    <t>Afanasy Ivanov</t>
+    <t>Афанасий Иванов</t>
   </si>
   <si>
     <t>2:14.38</t>
   </si>
   <si>
     <t>2:01.52</t>
   </si>
   <si>
-    <t>Evgeniy Amosov</t>
+    <t>Евгений Амосов</t>
   </si>
   <si>
     <t>2:19.48</t>
   </si>
   <si>
     <t>2:07.35</t>
   </si>
   <si>
-    <t>Daniiar Tagirov</t>
+    <t>Данияр Тагиров</t>
   </si>
   <si>
     <t>2:33.82</t>
   </si>
   <si>
     <t>2:08.44</t>
   </si>
   <si>
-    <t>Aleksandr Kashparov</t>
+    <t>Александр Кашпаров</t>
   </si>
   <si>
     <t>3:01.48</t>
   </si>
   <si>
     <t>2:35.02</t>
   </si>
   <si>
-    <t>Nikita Yevlanov</t>
+    <t>Никита Евланов</t>
   </si>
   <si>
     <t>2:14.77</t>
   </si>
   <si>
-    <t>Ilya Popov</t>
+    <t>Илья Попов</t>
   </si>
   <si>
     <t>2:22.26</t>
   </si>
   <si>
-    <t>Denis Sinyushkin</t>
+    <t>Денис Синюшкин</t>
   </si>
   <si>
     <t>2:26.40</t>
   </si>
   <si>
-    <t>Timofey Antonov</t>
+    <t>Тимофей Антонов</t>
   </si>
   <si>
     <t>2:34.95</t>
   </si>
   <si>
-    <t>Nickolay Zheltukhin</t>
+    <t>Николай Желтухин</t>
   </si>
   <si>
     <t>2:55.95</t>
   </si>
   <si>
-    <t>Aleksey Pitts</t>
-[...5 lines deleted...]
-    <t>Roman Komissarov</t>
+    <t>Алексей Питтс</t>
+  </si>
+  <si>
+    <t>Даниил Долматов</t>
+  </si>
+  <si>
+    <t>Роман Комиссаров</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -645,51 +645,51 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D33"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C33" sqref="C33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="3.428" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="24.708" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="9.283" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>4</v>
       </c>