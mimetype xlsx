--- v3 (2026-09-07)
+++ v4 (2026-10-23)
@@ -12,68 +12,68 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="555" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="89">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="90">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Дмитрий Гундин</t>
   </si>
   <si>
-    <t>58.68</t>
+    <t>56.52</t>
   </si>
   <si>
     <t>51.01</t>
   </si>
   <si>
     <t>Дарья Белоногова</t>
   </si>
   <si>
     <t>1:00.51</t>
   </si>
   <si>
     <t>55.86</t>
   </si>
   <si>
     <t>Арсений Павлов</t>
   </si>
   <si>
     <t>1:03.24</t>
   </si>
   <si>
     <t>58.51</t>
   </si>
   <si>
     <t>Анна Фомина</t>
   </si>
@@ -89,240 +89,243 @@
   <si>
     <t>1:08.03</t>
   </si>
   <si>
     <t>1:05.56</t>
   </si>
   <si>
     <t>Даниил Тамбовцев</t>
   </si>
   <si>
     <t>1:10.82</t>
   </si>
   <si>
     <t>1:03.16</t>
   </si>
   <si>
     <t>Федор Абаев</t>
   </si>
   <si>
     <t>1:13.67</t>
   </si>
   <si>
     <t>1:02.29</t>
   </si>
   <si>
+    <t>Олег Кремлёв</t>
+  </si>
+  <si>
+    <t>1:16.51</t>
+  </si>
+  <si>
+    <t>1:07.79</t>
+  </si>
+  <si>
     <t>Арсений Кузовлев</t>
   </si>
   <si>
     <t>1:19.54</t>
   </si>
   <si>
     <t>1:07.09</t>
   </si>
   <si>
-    <t>Олег Кремлёв</t>
-[...7 lines deleted...]
-  <si>
     <t>Артём Куликов</t>
   </si>
   <si>
     <t>1:22.29</t>
   </si>
   <si>
     <t>1:15.24</t>
   </si>
   <si>
     <t>Дмитрий Костерев</t>
   </si>
   <si>
     <t>1:27.45</t>
   </si>
   <si>
     <t>1:17.87</t>
   </si>
   <si>
     <t>Владислав Шуршилин</t>
   </si>
   <si>
     <t>1:31.56</t>
   </si>
   <si>
     <t>1:23.60</t>
   </si>
   <si>
     <t>Анастасия Майкова</t>
   </si>
   <si>
     <t>1:32.71</t>
   </si>
   <si>
-    <t>1:24.75</t>
+    <t>1:24.66</t>
   </si>
   <si>
     <t>Владислав Затолокин</t>
   </si>
   <si>
     <t>1:33.60</t>
   </si>
   <si>
     <t>1:23.32</t>
   </si>
   <si>
     <t>Тимофей Тюльпаков</t>
   </si>
   <si>
-    <t>1:34.55</t>
-[...2 lines deleted...]
-    <t>1:27.73</t>
+    <t>1:34.26</t>
+  </si>
+  <si>
+    <t>1:20.67</t>
   </si>
   <si>
     <t>Анастасия Тихенко</t>
   </si>
   <si>
     <t>1:37.81</t>
   </si>
   <si>
     <t>1:28.93</t>
   </si>
   <si>
     <t>Юра Кожухарёв</t>
   </si>
   <si>
     <t>1:50.31</t>
   </si>
   <si>
     <t>1:41.93</t>
   </si>
   <si>
     <t>Михаил Говголенко</t>
   </si>
   <si>
     <t>1:57.30</t>
   </si>
   <si>
     <t>1:42.97</t>
   </si>
   <si>
+    <t>Данияр Тагиров</t>
+  </si>
+  <si>
+    <t>1:59.62</t>
+  </si>
+  <si>
+    <t>1:46.68</t>
+  </si>
+  <si>
+    <t>Евгений Амосов</t>
+  </si>
+  <si>
+    <t>2:03.44</t>
+  </si>
+  <si>
+    <t>1:48.30</t>
+  </si>
+  <si>
     <t>Михаил Кулешов</t>
   </si>
   <si>
     <t>2:05.50</t>
   </si>
   <si>
     <t>1:49.33</t>
   </si>
   <si>
     <t>Роберт Набиуллин</t>
   </si>
   <si>
     <t>2:09.44</t>
   </si>
   <si>
     <t>1:47.81</t>
   </si>
   <si>
     <t>Афанасий Иванов</t>
   </si>
   <si>
-    <t>2:14.38</t>
-[...20 lines deleted...]
-    <t>2:08.44</t>
+    <t>2:11.03</t>
+  </si>
+  <si>
+    <t>1:57.25</t>
   </si>
   <si>
     <t>Александр Кашпаров</t>
   </si>
   <si>
     <t>3:01.48</t>
   </si>
   <si>
-    <t>2:35.02</t>
+    <t>2:21.06</t>
   </si>
   <si>
     <t>Никита Евланов</t>
   </si>
   <si>
     <t>2:14.77</t>
   </si>
   <si>
     <t>Илья Попов</t>
   </si>
   <si>
     <t>2:22.26</t>
   </si>
   <si>
     <t>Денис Синюшкин</t>
   </si>
   <si>
     <t>2:26.40</t>
   </si>
   <si>
     <t>Тимофей Антонов</t>
   </si>
   <si>
     <t>2:34.95</t>
   </si>
   <si>
     <t>Николай Желтухин</t>
   </si>
   <si>
     <t>2:55.95</t>
   </si>
   <si>
+    <t>Роман Комиссаров</t>
+  </si>
+  <si>
+    <t>3:00.45</t>
+  </si>
+  <si>
     <t>Алексей Питтс</t>
   </si>
   <si>
     <t>Даниил Долматов</t>
-  </si>
-[...1 lines deleted...]
-    <t>Роман Комиссаров</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1061,64 +1064,70 @@
     <row r="29" spans="1:4">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29" t="s">
         <v>82</v>
       </c>
       <c r="C29" s="1"/>
       <c r="D29" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30" t="s">
         <v>84</v>
       </c>
       <c r="C30" s="1"/>
       <c r="D30" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="31" spans="1:4">
+      <c r="A31">
+        <v>30</v>
+      </c>
       <c r="B31" t="s">
         <v>86</v>
       </c>
       <c r="C31" s="1"/>
+      <c r="D31" t="s">
+        <v>87</v>
+      </c>
     </row>
     <row r="32" spans="1:4">
       <c r="B32" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="C32" s="1"/>
     </row>
     <row r="33" spans="1:4">
       <c r="B33" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="C33" s="1"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>