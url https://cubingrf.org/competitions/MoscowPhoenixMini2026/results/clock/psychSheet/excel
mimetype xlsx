--- v2 (2026-07-23)
+++ v3 (2026-10-23)
@@ -164,231 +164,231 @@
   <si>
     <t>6.63</t>
   </si>
   <si>
     <t>Анастасия Майкова</t>
   </si>
   <si>
     <t>8.76</t>
   </si>
   <si>
     <t>7.48</t>
   </si>
   <si>
     <t>Юра Кожухарёв</t>
   </si>
   <si>
     <t>10.03</t>
   </si>
   <si>
     <t>8.95</t>
   </si>
   <si>
     <t>Александр Кашпаров</t>
   </si>
   <si>
-    <t>10.67</t>
-[...2 lines deleted...]
-    <t>10.15</t>
+    <t>10.38</t>
+  </si>
+  <si>
+    <t>8.53</t>
   </si>
   <si>
     <t>Анастасия Тихенко</t>
   </si>
   <si>
     <t>10.75</t>
   </si>
   <si>
     <t>8.63</t>
   </si>
   <si>
     <t>Тимофей Антонов</t>
   </si>
   <si>
     <t>10.82</t>
   </si>
   <si>
     <t>9.31</t>
   </si>
   <si>
     <t>Михаил Кулешов</t>
   </si>
   <si>
     <t>10.88</t>
   </si>
   <si>
     <t>8.72</t>
   </si>
   <si>
     <t>Афанасий Иванов</t>
   </si>
   <si>
-    <t>11.34</t>
+    <t>11.32</t>
   </si>
   <si>
     <t>Михаил Говголенко</t>
   </si>
   <si>
     <t>11.91</t>
   </si>
   <si>
     <t>10.35</t>
   </si>
   <si>
     <t>Никита Евланов</t>
   </si>
   <si>
-    <t>12.42</t>
-[...2 lines deleted...]
-    <t>10.62</t>
+    <t>12.27</t>
+  </si>
+  <si>
+    <t>9.86</t>
   </si>
   <si>
     <t>Данияр Тагиров</t>
   </si>
   <si>
     <t>13.49</t>
   </si>
   <si>
     <t>11.62</t>
   </si>
   <si>
+    <t>Роман Комиссаров</t>
+  </si>
+  <si>
+    <t>14.04</t>
+  </si>
+  <si>
+    <t>12.29</t>
+  </si>
+  <si>
+    <t>Андрей Черепанов</t>
+  </si>
+  <si>
+    <t>14.33</t>
+  </si>
+  <si>
+    <t>11.94</t>
+  </si>
+  <si>
     <t>Роберт Набиуллин</t>
   </si>
   <si>
     <t>14.66</t>
   </si>
   <si>
     <t>13.09</t>
   </si>
   <si>
     <t>Лукерья Лаврентьева</t>
   </si>
   <si>
     <t>14.91</t>
   </si>
   <si>
     <t>12.86</t>
   </si>
   <si>
-    <t>Андрей Черепанов</t>
-[...7 lines deleted...]
-  <si>
     <t>Матвей Абаев</t>
   </si>
   <si>
     <t>17.12</t>
   </si>
   <si>
     <t>14.62</t>
   </si>
   <si>
-    <t>Роман Комиссаров</t>
-[...7 lines deleted...]
-  <si>
     <t>София Хегай</t>
   </si>
   <si>
     <t>21.72</t>
   </si>
   <si>
     <t>16.72</t>
   </si>
   <si>
     <t>Федор Савин</t>
   </si>
   <si>
     <t>21.73</t>
   </si>
   <si>
-    <t>18.64</t>
+    <t>18.00</t>
   </si>
   <si>
     <t>Семён Зубов</t>
   </si>
   <si>
     <t>22.00</t>
   </si>
   <si>
     <t>19.90</t>
   </si>
   <si>
+    <t>Леонид Демидов</t>
+  </si>
+  <si>
+    <t>22.03</t>
+  </si>
+  <si>
+    <t>18.39</t>
+  </si>
+  <si>
     <t>Захар Калитов</t>
   </si>
   <si>
     <t>22.29</t>
   </si>
   <si>
     <t>21.69</t>
   </si>
   <si>
     <t>Николай Желтухин</t>
   </si>
   <si>
     <t>23.69</t>
   </si>
   <si>
     <t>21.65</t>
   </si>
   <si>
-    <t>Леонид Демидов</t>
-[...7 lines deleted...]
-  <si>
     <t>Евгений Амосов</t>
   </si>
   <si>
-    <t>26.55</t>
+    <t>24.76</t>
   </si>
   <si>
     <t>20.72</t>
   </si>
   <si>
     <t>Вячеслав Трушков</t>
   </si>
   <si>
     <t>27.97</t>
   </si>
   <si>
-    <t>25.39</t>
+    <t>18.73</t>
   </si>
   <si>
     <t>Роман Самвелян</t>
   </si>
   <si>
     <t>31.78</t>
   </si>
   <si>
     <t>21.82</t>
   </si>
   <si>
     <t>Алексей Попов</t>
   </si>
   <si>
     <t>36.84</t>
   </si>
   <si>
     <t>Даниил Долматов</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>