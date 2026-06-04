--- v0 (2026-04-19)
+++ v1 (2026-06-04)
@@ -38,114 +38,123 @@
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Дмитрий Гундин</t>
   </si>
   <si>
     <t>2.38</t>
   </si>
   <si>
     <t>1.34</t>
   </si>
   <si>
     <t>Афанасий Иванов</t>
   </si>
   <si>
-    <t>2.80</t>
-[...2 lines deleted...]
-    <t>2.31</t>
+    <t>2.45</t>
+  </si>
+  <si>
+    <t>1.95</t>
   </si>
   <si>
     <t>Степан Мельников</t>
   </si>
   <si>
     <t>2.96</t>
   </si>
   <si>
     <t>2.49</t>
   </si>
   <si>
     <t>Артём Куликов</t>
   </si>
   <si>
     <t>3.31</t>
   </si>
   <si>
     <t>1.94</t>
   </si>
   <si>
     <t>Арсений Павлов</t>
   </si>
   <si>
     <t>3.63</t>
   </si>
   <si>
     <t>2.36</t>
   </si>
   <si>
     <t>Дмитрий Родин</t>
   </si>
   <si>
     <t>3.65</t>
   </si>
   <si>
     <t>2.77</t>
   </si>
   <si>
     <t>Платон Кабаков</t>
   </si>
   <si>
     <t>3.85</t>
   </si>
   <si>
     <t>2.44</t>
   </si>
   <si>
+    <t>Анна Фомина</t>
+  </si>
+  <si>
+    <t>4.14</t>
+  </si>
+  <si>
+    <t>2.83</t>
+  </si>
+  <si>
     <t>Андрей Синицын</t>
   </si>
   <si>
     <t>4.24</t>
   </si>
   <si>
     <t>2.56</t>
   </si>
   <si>
     <t>Дмитрий Костерев</t>
   </si>
   <si>
-    <t>5.10</t>
+    <t>4.59</t>
   </si>
   <si>
     <t>Олег Кремлёв</t>
   </si>
   <si>
     <t>5.20</t>
   </si>
   <si>
     <t>3.49</t>
   </si>
   <si>
     <t>Федор Абаев</t>
   </si>
   <si>
     <t>5.25</t>
   </si>
   <si>
     <t>3.78</t>
   </si>
   <si>
     <t>Владислав Шуршилин</t>
   </si>
   <si>
     <t>5.26</t>
   </si>
@@ -167,59 +176,50 @@
   <si>
     <t>5.44</t>
   </si>
   <si>
     <t>3.38</t>
   </si>
   <si>
     <t>Денис Синюшкин</t>
   </si>
   <si>
     <t>5.54</t>
   </si>
   <si>
     <t>4.21</t>
   </si>
   <si>
     <t>Даниил Тамбовцев</t>
   </si>
   <si>
     <t>5.71</t>
   </si>
   <si>
     <t>3.51</t>
   </si>
   <si>
-    <t>Анна Фомина</t>
-[...7 lines deleted...]
-  <si>
     <t>Анастасия Майкова</t>
   </si>
   <si>
     <t>6.26</t>
   </si>
   <si>
     <t>Тимофей Тюльпаков</t>
   </si>
   <si>
     <t>6.36</t>
   </si>
   <si>
     <t>3.72</t>
   </si>
   <si>
     <t>Михаил Говголенко</t>
   </si>
   <si>
     <t>6.41</t>
   </si>
   <si>
     <t>Владислав Затолокин</t>
   </si>
   <si>
     <t>7.64</t>
@@ -254,51 +254,51 @@
   <si>
     <t>5.77</t>
   </si>
   <si>
     <t>Юра Кожухарёв</t>
   </si>
   <si>
     <t>8.16</t>
   </si>
   <si>
     <t>5.61</t>
   </si>
   <si>
     <t>Илья Попов</t>
   </si>
   <si>
     <t>8.22</t>
   </si>
   <si>
     <t>5.11</t>
   </si>
   <si>
     <t>Иван Ковальчук</t>
   </si>
   <si>
-    <t>7.23</t>
+    <t>5.30</t>
   </si>
   <si>
     <t>Арсений Кузовлев</t>
   </si>
   <si>
     <t>8.23</t>
   </si>
   <si>
     <t>5.65</t>
   </si>
   <si>
     <t>Андрей Черепанов</t>
   </si>
   <si>
     <t>8.61</t>
   </si>
   <si>
     <t>7.12</t>
   </si>
   <si>
     <t>Александр Кашпаров</t>
   </si>
   <si>
     <t>8.97</t>
   </si>
@@ -976,65 +976,65 @@
     <row r="9" spans="1:4">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9" t="s">
         <v>25</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>26</v>
       </c>
       <c r="D9" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10" t="s">
         <v>28</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>29</v>
       </c>
       <c r="D10" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11" t="s">
+        <v>31</v>
+      </c>
+      <c r="C11" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="D11" t="s">
         <v>30</v>
-      </c>
-[...4 lines deleted...]
-        <v>32</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12" t="s">
         <v>33</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>34</v>
       </c>
       <c r="D12" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13" t="s">
         <v>36</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>37</v>
@@ -1102,79 +1102,79 @@
     <row r="18" spans="1:4">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18" t="s">
         <v>51</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>52</v>
       </c>
       <c r="D18" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19" t="s">
         <v>54</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>55</v>
       </c>
       <c r="D19" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20" t="s">
         <v>56</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>57</v>
       </c>
       <c r="D20" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21" t="s">
         <v>59</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>60</v>
       </c>
       <c r="D21" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22" t="s">
         <v>61</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>62</v>
       </c>
       <c r="D22" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23" t="s">
         <v>64</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>65</v>