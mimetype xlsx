--- v1 (2026-06-04)
+++ v2 (2026-07-23)
@@ -197,164 +197,164 @@
   <si>
     <t>3.51</t>
   </si>
   <si>
     <t>Анастасия Майкова</t>
   </si>
   <si>
     <t>6.26</t>
   </si>
   <si>
     <t>Тимофей Тюльпаков</t>
   </si>
   <si>
     <t>6.36</t>
   </si>
   <si>
     <t>3.72</t>
   </si>
   <si>
     <t>Михаил Говголенко</t>
   </si>
   <si>
     <t>6.41</t>
   </si>
   <si>
+    <t>Тимофей Антонов</t>
+  </si>
+  <si>
+    <t>7.19</t>
+  </si>
+  <si>
+    <t>4.62</t>
+  </si>
+  <si>
     <t>Владислав Затолокин</t>
   </si>
   <si>
     <t>7.64</t>
   </si>
   <si>
     <t>4.57</t>
   </si>
   <si>
     <t>Данияр Тагиров</t>
   </si>
   <si>
     <t>7.69</t>
   </si>
   <si>
     <t>4.53</t>
   </si>
   <si>
-    <t>Тимофей Антонов</t>
-[...7 lines deleted...]
-  <si>
     <t>Роман Самвелян</t>
   </si>
   <si>
     <t>8.10</t>
   </si>
   <si>
     <t>5.77</t>
   </si>
   <si>
     <t>Юра Кожухарёв</t>
   </si>
   <si>
     <t>8.16</t>
   </si>
   <si>
     <t>5.61</t>
   </si>
   <si>
     <t>Илья Попов</t>
   </si>
   <si>
     <t>8.22</t>
   </si>
   <si>
     <t>5.11</t>
   </si>
   <si>
     <t>Иван Ковальчук</t>
   </si>
   <si>
     <t>5.30</t>
   </si>
   <si>
     <t>Арсений Кузовлев</t>
   </si>
   <si>
     <t>8.23</t>
   </si>
   <si>
     <t>5.65</t>
   </si>
   <si>
     <t>Андрей Черепанов</t>
   </si>
   <si>
     <t>8.61</t>
   </si>
   <si>
-    <t>7.12</t>
+    <t>6.51</t>
   </si>
   <si>
     <t>Александр Кашпаров</t>
   </si>
   <si>
     <t>8.97</t>
   </si>
   <si>
     <t>7.63</t>
   </si>
   <si>
     <t>София Хегай</t>
   </si>
   <si>
     <t>9.64</t>
   </si>
   <si>
     <t>7.76</t>
   </si>
   <si>
+    <t>Вячеслав Трушков</t>
+  </si>
+  <si>
+    <t>10.33</t>
+  </si>
+  <si>
+    <t>6.74</t>
+  </si>
+  <si>
     <t>Роберт Набиуллин</t>
   </si>
   <si>
     <t>10.48</t>
   </si>
   <si>
     <t>6.59</t>
   </si>
   <si>
-    <t>Вячеслав Трушков</t>
-[...7 lines deleted...]
-  <si>
     <t>Иван Сергеев</t>
   </si>
   <si>
     <t>11.30</t>
   </si>
   <si>
     <t>6.19</t>
   </si>
   <si>
     <t>Михаил Кулешов</t>
   </si>
   <si>
     <t>11.45</t>
   </si>
   <si>
     <t>9.31</t>
   </si>
   <si>
     <t>Николай Желтухин</t>
   </si>
   <si>
     <t>11.84</t>
   </si>
   <si>
     <t>8.58</t>
@@ -365,111 +365,111 @@
   <si>
     <t>12.17</t>
   </si>
   <si>
     <t>8.94</t>
   </si>
   <si>
     <t>Матвей Абаев</t>
   </si>
   <si>
     <t>12.31</t>
   </si>
   <si>
     <t>7.06</t>
   </si>
   <si>
     <t>Роман Комиссаров</t>
   </si>
   <si>
     <t>13.06</t>
   </si>
   <si>
     <t>8.48</t>
   </si>
   <si>
+    <t>Федор Савин</t>
+  </si>
+  <si>
+    <t>13.48</t>
+  </si>
+  <si>
+    <t>6.92</t>
+  </si>
+  <si>
     <t>Илья Некрюков</t>
   </si>
   <si>
     <t>13.68</t>
   </si>
   <si>
     <t>9.00</t>
   </si>
   <si>
     <t>Лукерья Лаврентьева</t>
   </si>
   <si>
     <t>13.97</t>
   </si>
   <si>
     <t>11.62</t>
   </si>
   <si>
-    <t>Федор Савин</t>
-[...7 lines deleted...]
-  <si>
     <t>Евгений Амосов</t>
   </si>
   <si>
     <t>15.91</t>
   </si>
   <si>
-    <t>10.20</t>
+    <t>4.55</t>
   </si>
   <si>
     <t>Алексей Попов</t>
   </si>
   <si>
     <t>15.96</t>
   </si>
   <si>
     <t>12.13</t>
   </si>
   <si>
+    <t>Леонид Демидов</t>
+  </si>
+  <si>
+    <t>16.13</t>
+  </si>
+  <si>
+    <t>8.98</t>
+  </si>
+  <si>
     <t>Ярослав Улюкаев</t>
   </si>
   <si>
     <t>16.79</t>
   </si>
   <si>
     <t>7.40</t>
-  </si>
-[...7 lines deleted...]
-    <t>12.64</t>
   </si>
   <si>
     <t>Даниил Жидкомлинов</t>
   </si>
   <si>
     <t>18.32</t>
   </si>
   <si>
     <t>12.78</t>
   </si>
   <si>
     <t>Кристиан Беляков</t>
   </si>
   <si>
     <t>20.63</t>
   </si>
   <si>
     <t>14.23</t>
   </si>
   <si>
     <t>Всеволод Позняков</t>
   </si>
   <si>
     <t>20.67</t>
   </si>