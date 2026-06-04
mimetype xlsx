--- v0 (2026-04-19)
+++ v1 (2026-06-04)
@@ -17,444 +17,444 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="skewb" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="133">
   <si>
     <t>#</t>
   </si>
   <si>
-    <t>Competitor</t>
-[...8 lines deleted...]
-    <t>Dmitry Gundin</t>
+    <t>Имя и фамилия участника</t>
+  </si>
+  <si>
+    <t>Среднее</t>
+  </si>
+  <si>
+    <t>Лучшее</t>
+  </si>
+  <si>
+    <t>Дмитрий Гундин</t>
   </si>
   <si>
     <t>2.88</t>
   </si>
   <si>
     <t>1.68</t>
   </si>
   <si>
-    <t>Artem Kulikov</t>
+    <t>Артём Куликов</t>
   </si>
   <si>
     <t>3.11</t>
   </si>
   <si>
     <t>1.66</t>
   </si>
   <si>
-    <t>Denis Sinyushkin</t>
+    <t>Денис Синюшкин</t>
   </si>
   <si>
     <t>3.84</t>
   </si>
   <si>
     <t>2.26</t>
   </si>
   <si>
-    <t>Oleg Kremlyov</t>
+    <t>Олег Кремлёв</t>
   </si>
   <si>
     <t>3.89</t>
   </si>
   <si>
     <t>2.24</t>
   </si>
   <si>
-    <t>Anastasiya Maykova</t>
+    <t>Анастасия Майкова</t>
   </si>
   <si>
     <t>4.38</t>
   </si>
   <si>
     <t>2.60</t>
   </si>
   <si>
-    <t>Stepan Melnikov</t>
+    <t>Степан Мельников</t>
   </si>
   <si>
     <t>4.43</t>
   </si>
   <si>
     <t>2.83</t>
   </si>
   <si>
-    <t>Platon Kabakov</t>
+    <t>Платон Кабаков</t>
   </si>
   <si>
     <t>4.48</t>
   </si>
   <si>
     <t>3.04</t>
   </si>
   <si>
-    <t>Anna Fomina</t>
+    <t>Анна Фомина</t>
   </si>
   <si>
     <t>4.93</t>
   </si>
   <si>
     <t>2.96</t>
   </si>
   <si>
-    <t>Arsenii Pavlov</t>
+    <t>Арсений Павлов</t>
   </si>
   <si>
     <t>5.16</t>
   </si>
   <si>
     <t>2.73</t>
   </si>
   <si>
-    <t>Ilya Popov</t>
+    <t>Илья Попов</t>
   </si>
   <si>
     <t>5.38</t>
   </si>
   <si>
     <t>3.60</t>
   </si>
   <si>
-    <t>Ivan Kovalchuk</t>
+    <t>Иван Ковальчук</t>
   </si>
   <si>
     <t>5.39</t>
   </si>
   <si>
-    <t>4.59</t>
-[...2 lines deleted...]
-    <t>Mikhail Govgolenko</t>
+    <t>3.95</t>
+  </si>
+  <si>
+    <t>Дмитрий Костерев</t>
+  </si>
+  <si>
+    <t>5.55</t>
+  </si>
+  <si>
+    <t>4.69</t>
+  </si>
+  <si>
+    <t>Афанасий Иванов</t>
+  </si>
+  <si>
+    <t>5.63</t>
+  </si>
+  <si>
+    <t>Михаил Говголенко</t>
   </si>
   <si>
     <t>5.72</t>
   </si>
   <si>
     <t>3.40</t>
   </si>
   <si>
-    <t>Nikita Yevlanov</t>
+    <t>Никита Евланов</t>
   </si>
   <si>
     <t>5.84</t>
   </si>
   <si>
     <t>4.50</t>
   </si>
   <si>
-    <t>Afanasy Ivanov</t>
-[...5 lines deleted...]
-    <t>Andrey Sinitsyn</t>
+    <t>Андрей Синицын</t>
   </si>
   <si>
     <t>6.29</t>
   </si>
   <si>
     <t>4.19</t>
   </si>
   <si>
-    <t>Daniil Tambovtsev</t>
+    <t>Даниил Тамбовцев</t>
   </si>
   <si>
     <t>6.44</t>
   </si>
   <si>
     <t>3.68</t>
   </si>
   <si>
-    <t>Roman Samvelyan</t>
+    <t>Роман Самвелян</t>
   </si>
   <si>
     <t>6.61</t>
   </si>
   <si>
     <t>3.38</t>
   </si>
   <si>
-    <t>Fedor Abaev</t>
+    <t>Федор Абаев</t>
   </si>
   <si>
     <t>6.79</t>
   </si>
   <si>
     <t>5.64</t>
   </si>
   <si>
-    <t>Dmitry Kosterev</t>
-[...8 lines deleted...]
-    <t>Timofey Antonov</t>
+    <t>Тимофей Антонов</t>
   </si>
   <si>
     <t>7.26</t>
   </si>
   <si>
     <t>3.72</t>
   </si>
   <si>
-    <t>Vladislav Zatolokin</t>
+    <t>Владислав Затолокин</t>
   </si>
   <si>
     <t>7.34</t>
   </si>
   <si>
     <t>5.40</t>
   </si>
   <si>
-    <t>Timofey Tyulpakov</t>
+    <t>Тимофей Тюльпаков</t>
   </si>
   <si>
     <t>7.46</t>
   </si>
   <si>
     <t>3.32</t>
   </si>
   <si>
-    <t>Daniiar Tagirov</t>
+    <t>Данияр Тагиров</t>
   </si>
   <si>
     <t>7.76</t>
   </si>
   <si>
     <t>5.95</t>
   </si>
   <si>
-    <t>Dmitry Rodin</t>
+    <t>Дмитрий Родин</t>
   </si>
   <si>
     <t>8.96</t>
   </si>
   <si>
     <t>4.49</t>
   </si>
   <si>
-    <t>Arseniy Kuzovlev</t>
+    <t>Арсений Кузовлев</t>
   </si>
   <si>
     <t>10.52</t>
   </si>
   <si>
     <t>8.13</t>
   </si>
   <si>
-    <t>Ivan Sergeev</t>
+    <t>Иван Сергеев</t>
   </si>
   <si>
     <t>10.86</t>
   </si>
   <si>
     <t>7.22</t>
   </si>
   <si>
-    <t>Yura Kozhuharev</t>
+    <t>Юра Кожухарёв</t>
   </si>
   <si>
     <t>11.20</t>
   </si>
   <si>
-    <t>Anastasia Tikhenko</t>
+    <t>Анастасия Тихенко</t>
   </si>
   <si>
     <t>11.25</t>
   </si>
   <si>
     <t>6.05</t>
   </si>
   <si>
-    <t>Aleksandr Kashparov</t>
+    <t>Александр Кашпаров</t>
   </si>
   <si>
     <t>11.61</t>
   </si>
   <si>
     <t>8.10</t>
   </si>
   <si>
-    <t>Robert Nabiullin</t>
+    <t>Роберт Набиуллин</t>
   </si>
   <si>
     <t>12.00</t>
   </si>
   <si>
     <t>9.43</t>
   </si>
   <si>
-    <t>Nickolay Zheltukhin</t>
+    <t>Николай Желтухин</t>
   </si>
   <si>
     <t>12.12</t>
   </si>
   <si>
     <t>9.15</t>
   </si>
   <si>
-    <t>Andrey Cherepanov</t>
+    <t>Андрей Черепанов</t>
   </si>
   <si>
     <t>13.22</t>
   </si>
   <si>
     <t>8.33</t>
   </si>
   <si>
-    <t>Zakhar Kalitov</t>
+    <t>Захар Калитов</t>
   </si>
   <si>
     <t>13.30</t>
   </si>
   <si>
     <t>11.40</t>
   </si>
   <si>
-    <t>Sofiia Khegai</t>
+    <t>София Хегай</t>
   </si>
   <si>
     <t>13.42</t>
   </si>
   <si>
     <t>10.55</t>
   </si>
   <si>
-    <t>Roman Komissarov</t>
+    <t>Роман Комиссаров</t>
   </si>
   <si>
     <t>14.48</t>
   </si>
   <si>
     <t>11.56</t>
   </si>
   <si>
-    <t>Yaroslav Ulyukayev</t>
+    <t>Ярослав Улюкаев</t>
   </si>
   <si>
     <t>16.46</t>
   </si>
   <si>
     <t>10.32</t>
   </si>
   <si>
-    <t>Mikhail Kuleshov</t>
+    <t>Михаил Кулешов</t>
   </si>
   <si>
     <t>17.67</t>
   </si>
   <si>
     <t>13.06</t>
   </si>
   <si>
-    <t>Evgeniy Amosov</t>
-[...2 lines deleted...]
-    <t>19.14</t>
+    <t>Евгений Амосов</t>
+  </si>
+  <si>
+    <t>18.35</t>
   </si>
   <si>
     <t>10.45</t>
   </si>
   <si>
-    <t>Vsevolod Poznyakov</t>
-[...2 lines deleted...]
-    <t>21.01</t>
+    <t>Всеволод Позняков</t>
+  </si>
+  <si>
+    <t>21.03</t>
   </si>
   <si>
     <t>14.10</t>
   </si>
   <si>
-    <t>Fedor Savin</t>
+    <t>Федор Савин</t>
   </si>
   <si>
     <t>24.34</t>
   </si>
   <si>
     <t>16.97</t>
   </si>
   <si>
-    <t>Lukerʹya Lavrentʹyeva</t>
+    <t>Лукерья Лаврентьева</t>
   </si>
   <si>
     <t>30.28</t>
   </si>
   <si>
     <t>23.56</t>
   </si>
   <si>
-    <t>Aleksey Popov</t>
+    <t>Алексей Попов</t>
   </si>
   <si>
     <t>32.16</t>
   </si>
   <si>
     <t>26.44</t>
   </si>
   <si>
-    <t>Leonid Demidov</t>
+    <t>Леонид Демидов</t>
   </si>
   <si>
     <t>38.80</t>
   </si>
   <si>
     <t>33.59</t>
   </si>
   <si>
-    <t>Aleksey Pitts</t>
-[...2 lines deleted...]
-    <t>Daniil Dolmatov</t>
+    <t>Алексей Питтс</t>
+  </si>
+  <si>
+    <t>Даниил Долматов</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -777,53 +777,53 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D46"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C46" sqref="C46"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="3.428" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="25.851" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="8.141" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>4</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>5</v>
@@ -975,65 +975,65 @@
     <row r="13" spans="1:4">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13" t="s">
         <v>37</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>38</v>
       </c>
       <c r="D13" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14" t="s">
         <v>40</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>41</v>
       </c>
       <c r="D14" t="s">
-        <v>42</v>
+        <v>24</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15" t="s">
+        <v>42</v>
+      </c>
+      <c r="C15" s="1" t="s">
         <v>43</v>
       </c>
-      <c r="C15" s="1" t="s">
+      <c r="D15" t="s">
         <v>44</v>
-      </c>
-[...1 lines deleted...]
-        <v>24</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16" t="s">
         <v>45</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D16" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17" t="s">
         <v>48</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>49</v>