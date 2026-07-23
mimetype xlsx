--- v1 (2026-06-04)
+++ v2 (2026-07-23)
@@ -17,444 +17,444 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="skewb" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="133">
   <si>
     <t>#</t>
   </si>
   <si>
-    <t>Имя и фамилия участника</t>
-[...8 lines deleted...]
-    <t>Дмитрий Гундин</t>
+    <t>Competitor</t>
+  </si>
+  <si>
+    <t>Average</t>
+  </si>
+  <si>
+    <t>Best</t>
+  </si>
+  <si>
+    <t>Dmitry Gundin</t>
   </si>
   <si>
     <t>2.88</t>
   </si>
   <si>
     <t>1.68</t>
   </si>
   <si>
-    <t>Артём Куликов</t>
+    <t>Artem Kulikov</t>
   </si>
   <si>
     <t>3.11</t>
   </si>
   <si>
     <t>1.66</t>
   </si>
   <si>
-    <t>Денис Синюшкин</t>
+    <t>Denis Sinyushkin</t>
   </si>
   <si>
     <t>3.84</t>
   </si>
   <si>
     <t>2.26</t>
   </si>
   <si>
-    <t>Олег Кремлёв</t>
+    <t>Oleg Kremlyov</t>
   </si>
   <si>
     <t>3.89</t>
   </si>
   <si>
     <t>2.24</t>
   </si>
   <si>
-    <t>Анастасия Майкова</t>
+    <t>Anastasiya Maykova</t>
   </si>
   <si>
     <t>4.38</t>
   </si>
   <si>
     <t>2.60</t>
   </si>
   <si>
-    <t>Степан Мельников</t>
+    <t>Stepan Melnikov</t>
   </si>
   <si>
     <t>4.43</t>
   </si>
   <si>
     <t>2.83</t>
   </si>
   <si>
-    <t>Платон Кабаков</t>
+    <t>Platon Kabakov</t>
   </si>
   <si>
     <t>4.48</t>
   </si>
   <si>
     <t>3.04</t>
   </si>
   <si>
-    <t>Анна Фомина</t>
+    <t>Anna Fomina</t>
   </si>
   <si>
     <t>4.93</t>
   </si>
   <si>
     <t>2.96</t>
   </si>
   <si>
-    <t>Арсений Павлов</t>
+    <t>Arsenii Pavlov</t>
   </si>
   <si>
     <t>5.16</t>
   </si>
   <si>
     <t>2.73</t>
   </si>
   <si>
-    <t>Илья Попов</t>
+    <t>Ilya Popov</t>
   </si>
   <si>
     <t>5.38</t>
   </si>
   <si>
     <t>3.60</t>
   </si>
   <si>
-    <t>Иван Ковальчук</t>
+    <t>Ivan Kovalchuk</t>
   </si>
   <si>
     <t>5.39</t>
   </si>
   <si>
-    <t>3.95</t>
-[...2 lines deleted...]
-    <t>Дмитрий Костерев</t>
+    <t>3.64</t>
+  </si>
+  <si>
+    <t>Dmitry Kosterev</t>
   </si>
   <si>
     <t>5.55</t>
   </si>
   <si>
     <t>4.69</t>
   </si>
   <si>
-    <t>Афанасий Иванов</t>
+    <t>Afanasy Ivanov</t>
   </si>
   <si>
     <t>5.63</t>
   </si>
   <si>
-    <t>Михаил Говголенко</t>
+    <t>Mikhail Govgolenko</t>
   </si>
   <si>
     <t>5.72</t>
   </si>
   <si>
     <t>3.40</t>
   </si>
   <si>
-    <t>Никита Евланов</t>
+    <t>Nikita Yevlanov</t>
   </si>
   <si>
     <t>5.84</t>
   </si>
   <si>
     <t>4.50</t>
   </si>
   <si>
-    <t>Андрей Синицын</t>
+    <t>Andrey Sinitsyn</t>
   </si>
   <si>
     <t>6.29</t>
   </si>
   <si>
-    <t>4.19</t>
-[...2 lines deleted...]
-    <t>Даниил Тамбовцев</t>
+    <t>3.86</t>
+  </si>
+  <si>
+    <t>Daniil Tambovtsev</t>
   </si>
   <si>
     <t>6.44</t>
   </si>
   <si>
     <t>3.68</t>
   </si>
   <si>
-    <t>Роман Самвелян</t>
+    <t>Roman Samvelyan</t>
   </si>
   <si>
     <t>6.61</t>
   </si>
   <si>
     <t>3.38</t>
   </si>
   <si>
-    <t>Федор Абаев</t>
+    <t>Fedor Abaev</t>
   </si>
   <si>
     <t>6.79</t>
   </si>
   <si>
     <t>5.64</t>
   </si>
   <si>
-    <t>Тимофей Антонов</t>
+    <t>Timofey Antonov</t>
   </si>
   <si>
     <t>7.26</t>
   </si>
   <si>
     <t>3.72</t>
   </si>
   <si>
-    <t>Владислав Затолокин</t>
+    <t>Vladislav Zatolokin</t>
   </si>
   <si>
     <t>7.34</t>
   </si>
   <si>
     <t>5.40</t>
   </si>
   <si>
-    <t>Тимофей Тюльпаков</t>
+    <t>Timofey Tyulpakov</t>
   </si>
   <si>
     <t>7.46</t>
   </si>
   <si>
     <t>3.32</t>
   </si>
   <si>
-    <t>Данияр Тагиров</t>
+    <t>Daniiar Tagirov</t>
   </si>
   <si>
     <t>7.76</t>
   </si>
   <si>
     <t>5.95</t>
   </si>
   <si>
-    <t>Дмитрий Родин</t>
+    <t>Dmitry Rodin</t>
   </si>
   <si>
     <t>8.96</t>
   </si>
   <si>
     <t>4.49</t>
   </si>
   <si>
-    <t>Арсений Кузовлев</t>
+    <t>Arseniy Kuzovlev</t>
   </si>
   <si>
     <t>10.52</t>
   </si>
   <si>
     <t>8.13</t>
   </si>
   <si>
-    <t>Иван Сергеев</t>
+    <t>Aleksandr Kashparov</t>
+  </si>
+  <si>
+    <t>10.56</t>
+  </si>
+  <si>
+    <t>8.10</t>
+  </si>
+  <si>
+    <t>Ivan Sergeev</t>
   </si>
   <si>
     <t>10.86</t>
   </si>
   <si>
     <t>7.22</t>
   </si>
   <si>
-    <t>Юра Кожухарёв</t>
+    <t>Yura Kozhuharev</t>
   </si>
   <si>
     <t>11.20</t>
   </si>
   <si>
-    <t>Анастасия Тихенко</t>
+    <t>Anastasia Tikhenko</t>
   </si>
   <si>
     <t>11.25</t>
   </si>
   <si>
     <t>6.05</t>
   </si>
   <si>
-    <t>Александр Кашпаров</t>
-[...8 lines deleted...]
-    <t>Роберт Набиуллин</t>
+    <t>Robert Nabiullin</t>
   </si>
   <si>
     <t>12.00</t>
   </si>
   <si>
     <t>9.43</t>
   </si>
   <si>
-    <t>Николай Желтухин</t>
+    <t>Nickolay Zheltukhin</t>
   </si>
   <si>
     <t>12.12</t>
   </si>
   <si>
     <t>9.15</t>
   </si>
   <si>
-    <t>Андрей Черепанов</t>
+    <t>Andrey Cherepanov</t>
   </si>
   <si>
     <t>13.22</t>
   </si>
   <si>
     <t>8.33</t>
   </si>
   <si>
-    <t>Захар Калитов</t>
+    <t>Zakhar Kalitov</t>
   </si>
   <si>
     <t>13.30</t>
   </si>
   <si>
     <t>11.40</t>
   </si>
   <si>
-    <t>София Хегай</t>
+    <t>Sofiia Khegai</t>
   </si>
   <si>
     <t>13.42</t>
   </si>
   <si>
     <t>10.55</t>
   </si>
   <si>
-    <t>Роман Комиссаров</t>
+    <t>Roman Komissarov</t>
   </si>
   <si>
     <t>14.48</t>
   </si>
   <si>
     <t>11.56</t>
   </si>
   <si>
-    <t>Ярослав Улюкаев</t>
+    <t>Yaroslav Ulyukayev</t>
   </si>
   <si>
     <t>16.46</t>
   </si>
   <si>
     <t>10.32</t>
   </si>
   <si>
-    <t>Михаил Кулешов</t>
+    <t>Mikhail Kuleshov</t>
   </si>
   <si>
     <t>17.67</t>
   </si>
   <si>
     <t>13.06</t>
   </si>
   <si>
-    <t>Евгений Амосов</t>
+    <t>Evgeniy Amosov</t>
   </si>
   <si>
     <t>18.35</t>
   </si>
   <si>
     <t>10.45</t>
   </si>
   <si>
-    <t>Всеволод Позняков</t>
+    <t>Vsevolod Poznyakov</t>
   </si>
   <si>
     <t>21.03</t>
   </si>
   <si>
     <t>14.10</t>
   </si>
   <si>
-    <t>Федор Савин</t>
+    <t>Fedor Savin</t>
   </si>
   <si>
     <t>24.34</t>
   </si>
   <si>
     <t>16.97</t>
   </si>
   <si>
-    <t>Лукерья Лаврентьева</t>
+    <t>Lukerʹya Lavrentʹyeva</t>
   </si>
   <si>
     <t>30.28</t>
   </si>
   <si>
     <t>23.56</t>
   </si>
   <si>
-    <t>Алексей Попов</t>
+    <t>Aleksey Popov</t>
   </si>
   <si>
     <t>32.16</t>
   </si>
   <si>
     <t>26.44</t>
   </si>
   <si>
-    <t>Леонид Демидов</t>
+    <t>Leonid Demidov</t>
   </si>
   <si>
     <t>38.80</t>
   </si>
   <si>
-    <t>33.59</t>
-[...5 lines deleted...]
-    <t>Даниил Долматов</t>
+    <t>19.72</t>
+  </si>
+  <si>
+    <t>Aleksey Pitts</t>
+  </si>
+  <si>
+    <t>Daniil Dolmatov</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -777,53 +777,53 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D46"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C46" sqref="C46"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="3.428" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="28.136" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="6.998" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>4</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>5</v>
@@ -1171,65 +1171,65 @@
     <row r="27" spans="1:4">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27" t="s">
         <v>78</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>79</v>
       </c>
       <c r="D27" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28" t="s">
         <v>81</v>
       </c>
       <c r="C28" s="1" t="s">
         <v>82</v>
       </c>
       <c r="D28" t="s">
-        <v>64</v>
+        <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="D29" t="s">
-        <v>85</v>
+        <v>64</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30" t="s">
         <v>86</v>
       </c>
       <c r="C30" s="1" t="s">
         <v>87</v>
       </c>
       <c r="D30" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31" t="s">
         <v>89</v>
       </c>
       <c r="C31" s="1" t="s">
         <v>90</v>