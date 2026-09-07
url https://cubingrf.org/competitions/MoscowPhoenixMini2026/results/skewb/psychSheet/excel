--- v2 (2026-07-23)
+++ v3 (2026-09-07)
@@ -17,444 +17,444 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="skewb" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="133">
   <si>
     <t>#</t>
   </si>
   <si>
-    <t>Competitor</t>
-[...8 lines deleted...]
-    <t>Dmitry Gundin</t>
+    <t>Имя и фамилия участника</t>
+  </si>
+  <si>
+    <t>Среднее</t>
+  </si>
+  <si>
+    <t>Лучшее</t>
+  </si>
+  <si>
+    <t>Дмитрий Гундин</t>
   </si>
   <si>
     <t>2.88</t>
   </si>
   <si>
     <t>1.68</t>
   </si>
   <si>
-    <t>Artem Kulikov</t>
+    <t>Артём Куликов</t>
   </si>
   <si>
     <t>3.11</t>
   </si>
   <si>
     <t>1.66</t>
   </si>
   <si>
-    <t>Denis Sinyushkin</t>
+    <t>Денис Синюшкин</t>
   </si>
   <si>
     <t>3.84</t>
   </si>
   <si>
     <t>2.26</t>
   </si>
   <si>
-    <t>Oleg Kremlyov</t>
+    <t>Олег Кремлёв</t>
   </si>
   <si>
     <t>3.89</t>
   </si>
   <si>
     <t>2.24</t>
   </si>
   <si>
-    <t>Anastasiya Maykova</t>
+    <t>Анастасия Майкова</t>
   </si>
   <si>
     <t>4.38</t>
   </si>
   <si>
     <t>2.60</t>
   </si>
   <si>
-    <t>Stepan Melnikov</t>
+    <t>Степан Мельников</t>
   </si>
   <si>
     <t>4.43</t>
   </si>
   <si>
     <t>2.83</t>
   </si>
   <si>
-    <t>Platon Kabakov</t>
+    <t>Платон Кабаков</t>
   </si>
   <si>
     <t>4.48</t>
   </si>
   <si>
     <t>3.04</t>
   </si>
   <si>
-    <t>Anna Fomina</t>
+    <t>Анна Фомина</t>
   </si>
   <si>
     <t>4.93</t>
   </si>
   <si>
     <t>2.96</t>
   </si>
   <si>
-    <t>Arsenii Pavlov</t>
+    <t>Арсений Павлов</t>
   </si>
   <si>
     <t>5.16</t>
   </si>
   <si>
     <t>2.73</t>
   </si>
   <si>
-    <t>Ilya Popov</t>
+    <t>Илья Попов</t>
   </si>
   <si>
     <t>5.38</t>
   </si>
   <si>
     <t>3.60</t>
   </si>
   <si>
-    <t>Ivan Kovalchuk</t>
+    <t>Иван Ковальчук</t>
   </si>
   <si>
     <t>5.39</t>
   </si>
   <si>
     <t>3.64</t>
   </si>
   <si>
-    <t>Dmitry Kosterev</t>
+    <t>Дмитрий Костерев</t>
   </si>
   <si>
     <t>5.55</t>
   </si>
   <si>
     <t>4.69</t>
   </si>
   <si>
-    <t>Afanasy Ivanov</t>
+    <t>Афанасий Иванов</t>
   </si>
   <si>
     <t>5.63</t>
   </si>
   <si>
-    <t>Mikhail Govgolenko</t>
+    <t>Михаил Говголенко</t>
   </si>
   <si>
     <t>5.72</t>
   </si>
   <si>
     <t>3.40</t>
   </si>
   <si>
-    <t>Nikita Yevlanov</t>
+    <t>Никита Евланов</t>
   </si>
   <si>
     <t>5.84</t>
   </si>
   <si>
     <t>4.50</t>
   </si>
   <si>
-    <t>Andrey Sinitsyn</t>
+    <t>Андрей Синицын</t>
   </si>
   <si>
     <t>6.29</t>
   </si>
   <si>
     <t>3.86</t>
   </si>
   <si>
-    <t>Daniil Tambovtsev</t>
+    <t>Даниил Тамбовцев</t>
   </si>
   <si>
     <t>6.44</t>
   </si>
   <si>
     <t>3.68</t>
   </si>
   <si>
-    <t>Roman Samvelyan</t>
+    <t>Роман Самвелян</t>
   </si>
   <si>
     <t>6.61</t>
   </si>
   <si>
     <t>3.38</t>
   </si>
   <si>
-    <t>Fedor Abaev</t>
+    <t>Федор Абаев</t>
   </si>
   <si>
     <t>6.79</t>
   </si>
   <si>
     <t>5.64</t>
   </si>
   <si>
-    <t>Timofey Antonov</t>
+    <t>Тимофей Антонов</t>
   </si>
   <si>
     <t>7.26</t>
   </si>
   <si>
     <t>3.72</t>
   </si>
   <si>
-    <t>Vladislav Zatolokin</t>
+    <t>Владислав Затолокин</t>
   </si>
   <si>
     <t>7.34</t>
   </si>
   <si>
     <t>5.40</t>
   </si>
   <si>
-    <t>Timofey Tyulpakov</t>
+    <t>Тимофей Тюльпаков</t>
   </si>
   <si>
     <t>7.46</t>
   </si>
   <si>
     <t>3.32</t>
   </si>
   <si>
-    <t>Daniiar Tagirov</t>
+    <t>Данияр Тагиров</t>
   </si>
   <si>
     <t>7.76</t>
   </si>
   <si>
     <t>5.95</t>
   </si>
   <si>
-    <t>Dmitry Rodin</t>
+    <t>Дмитрий Родин</t>
   </si>
   <si>
     <t>8.96</t>
   </si>
   <si>
     <t>4.49</t>
   </si>
   <si>
-    <t>Arseniy Kuzovlev</t>
+    <t>Арсений Кузовлев</t>
   </si>
   <si>
     <t>10.52</t>
   </si>
   <si>
     <t>8.13</t>
   </si>
   <si>
-    <t>Aleksandr Kashparov</t>
+    <t>Александр Кашпаров</t>
   </si>
   <si>
     <t>10.56</t>
   </si>
   <si>
     <t>8.10</t>
   </si>
   <si>
-    <t>Ivan Sergeev</t>
+    <t>Иван Сергеев</t>
   </si>
   <si>
     <t>10.86</t>
   </si>
   <si>
     <t>7.22</t>
   </si>
   <si>
-    <t>Yura Kozhuharev</t>
+    <t>Юра Кожухарёв</t>
   </si>
   <si>
     <t>11.20</t>
   </si>
   <si>
-    <t>Anastasia Tikhenko</t>
+    <t>Анастасия Тихенко</t>
   </si>
   <si>
     <t>11.25</t>
   </si>
   <si>
     <t>6.05</t>
   </si>
   <si>
-    <t>Robert Nabiullin</t>
+    <t>Роберт Набиуллин</t>
   </si>
   <si>
     <t>12.00</t>
   </si>
   <si>
     <t>9.43</t>
   </si>
   <si>
-    <t>Nickolay Zheltukhin</t>
+    <t>Николай Желтухин</t>
   </si>
   <si>
     <t>12.12</t>
   </si>
   <si>
     <t>9.15</t>
   </si>
   <si>
-    <t>Andrey Cherepanov</t>
+    <t>Андрей Черепанов</t>
   </si>
   <si>
     <t>13.22</t>
   </si>
   <si>
     <t>8.33</t>
   </si>
   <si>
-    <t>Zakhar Kalitov</t>
+    <t>Захар Калитов</t>
   </si>
   <si>
     <t>13.30</t>
   </si>
   <si>
     <t>11.40</t>
   </si>
   <si>
-    <t>Sofiia Khegai</t>
+    <t>София Хегай</t>
   </si>
   <si>
     <t>13.42</t>
   </si>
   <si>
     <t>10.55</t>
   </si>
   <si>
-    <t>Roman Komissarov</t>
+    <t>Роман Комиссаров</t>
   </si>
   <si>
     <t>14.48</t>
   </si>
   <si>
     <t>11.56</t>
   </si>
   <si>
-    <t>Yaroslav Ulyukayev</t>
+    <t>Ярослав Улюкаев</t>
   </si>
   <si>
     <t>16.46</t>
   </si>
   <si>
     <t>10.32</t>
   </si>
   <si>
-    <t>Mikhail Kuleshov</t>
+    <t>Михаил Кулешов</t>
   </si>
   <si>
     <t>17.67</t>
   </si>
   <si>
     <t>13.06</t>
   </si>
   <si>
-    <t>Evgeniy Amosov</t>
+    <t>Евгений Амосов</t>
   </si>
   <si>
     <t>18.35</t>
   </si>
   <si>
     <t>10.45</t>
   </si>
   <si>
-    <t>Vsevolod Poznyakov</t>
+    <t>Всеволод Позняков</t>
   </si>
   <si>
     <t>21.03</t>
   </si>
   <si>
     <t>14.10</t>
   </si>
   <si>
-    <t>Fedor Savin</t>
+    <t>Федор Савин</t>
   </si>
   <si>
     <t>24.34</t>
   </si>
   <si>
     <t>16.97</t>
   </si>
   <si>
-    <t>Lukerʹya Lavrentʹyeva</t>
+    <t>Лукерья Лаврентьева</t>
   </si>
   <si>
     <t>30.28</t>
   </si>
   <si>
     <t>23.56</t>
   </si>
   <si>
-    <t>Aleksey Popov</t>
+    <t>Алексей Попов</t>
   </si>
   <si>
     <t>32.16</t>
   </si>
   <si>
     <t>26.44</t>
   </si>
   <si>
-    <t>Leonid Demidov</t>
+    <t>Леонид Демидов</t>
   </si>
   <si>
     <t>38.80</t>
   </si>
   <si>
     <t>19.72</t>
   </si>
   <si>
-    <t>Aleksey Pitts</t>
-[...2 lines deleted...]
-    <t>Daniil Dolmatov</t>
+    <t>Алексей Питтс</t>
+  </si>
+  <si>
+    <t>Даниил Долматов</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -777,53 +777,53 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D46"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C46" sqref="C46"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="3.428" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="25.851" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="8.141" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>4</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>5</v>