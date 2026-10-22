--- v3 (2026-09-07)
+++ v4 (2026-10-22)
@@ -17,765 +17,765 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="222" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>#</t>
   </si>
   <si>
-    <t>Имя и фамилия участника</t>
-[...8 lines deleted...]
-    <t>Тимофей Тарасенко</t>
+    <t>Competitor</t>
+  </si>
+  <si>
+    <t>Average</t>
+  </si>
+  <si>
+    <t>Best</t>
+  </si>
+  <si>
+    <t>Timofei Tarasenko</t>
   </si>
   <si>
     <t>1.30</t>
   </si>
   <si>
     <t>0.78</t>
   </si>
   <si>
-    <t>Дмитрий Гундин</t>
+    <t>Dmitry Gundin</t>
   </si>
   <si>
     <t>1.35</t>
   </si>
   <si>
     <t>0.81</t>
   </si>
   <si>
-    <t>Андрей Панов</t>
+    <t>Andrey Panov</t>
   </si>
   <si>
     <t>1.46</t>
   </si>
   <si>
     <t>0.88</t>
   </si>
   <si>
-    <t>Артём Куликов</t>
+    <t>Artem Kulikov</t>
   </si>
   <si>
     <t>1.67</t>
   </si>
   <si>
     <t>0.99</t>
   </si>
   <si>
-    <t>Сергей Марьин</t>
+    <t>Sergey Marin</t>
   </si>
   <si>
     <t>1.80</t>
   </si>
   <si>
-    <t>Тимур Иманов</t>
+    <t>Timur Imanov</t>
   </si>
   <si>
     <t>1.86</t>
   </si>
   <si>
     <t>1.31</t>
   </si>
   <si>
-    <t>Максим Ильин</t>
+    <t>Maxim Ilin</t>
   </si>
   <si>
     <t>1.43</t>
   </si>
   <si>
-    <t>Илья Назаров</t>
+    <t>Ilya Nazarov</t>
   </si>
   <si>
     <t>1.87</t>
   </si>
   <si>
     <t>0.96</t>
   </si>
   <si>
-    <t>Екатерина Катюкова</t>
+    <t>Ekaterina Katyukova</t>
   </si>
   <si>
     <t>1.92</t>
   </si>
   <si>
     <t>0.90</t>
   </si>
   <si>
-    <t>Владимир Филин</t>
+    <t>Vladimir Filin</t>
   </si>
   <si>
     <t>2.13</t>
   </si>
   <si>
-    <t>Владимир Тихоненко</t>
+    <t>Vladimir Tikhonenko</t>
   </si>
   <si>
     <t>2.32</t>
   </si>
   <si>
     <t>1.42</t>
   </si>
   <si>
-    <t>Глеб Пясецкий</t>
+    <t>Gleb Pyasetskiy</t>
   </si>
   <si>
     <t>2.47</t>
   </si>
   <si>
     <t>1.57</t>
   </si>
   <si>
-    <t>Анатолий Туренко</t>
+    <t>Anatolii Turenko</t>
   </si>
   <si>
     <t>2.48</t>
   </si>
   <si>
     <t>1.07</t>
   </si>
   <si>
-    <t>Даниил Тамбовцев</t>
+    <t>Daniil Tambovtsev</t>
   </si>
   <si>
     <t>2.49</t>
   </si>
   <si>
     <t>1.23</t>
   </si>
   <si>
-    <t>Мартин Николаев</t>
+    <t>Martin Nikolayev</t>
   </si>
   <si>
     <t>2.52</t>
   </si>
   <si>
     <t>1.32</t>
   </si>
   <si>
-    <t>Андрей Жуков</t>
+    <t>Andrey Zhukov</t>
   </si>
   <si>
     <t>2.56</t>
   </si>
   <si>
     <t>1.49</t>
   </si>
   <si>
-    <t>Григорий Барашкин</t>
+    <t>Grigoriy Barashkin</t>
   </si>
   <si>
     <t>2.57</t>
   </si>
   <si>
     <t>1.70</t>
   </si>
   <si>
-    <t>Владислав Шуршилин</t>
+    <t>Vladislav Shurshilin</t>
   </si>
   <si>
     <t>2.58</t>
   </si>
   <si>
-    <t>Максим Безъязыков</t>
+    <t>Maksim Bezʺyazykov</t>
   </si>
   <si>
     <t>2.62</t>
   </si>
   <si>
-    <t>Максим Демченко</t>
+    <t>Maksim Demchenko</t>
   </si>
   <si>
     <t>2.87</t>
   </si>
   <si>
     <t>1.91</t>
   </si>
   <si>
-    <t>Валерий Курбатов</t>
+    <t>Valeriy Kurbatov</t>
   </si>
   <si>
     <t>3.08</t>
   </si>
   <si>
-    <t>Николай Подобаев</t>
+    <t>Nikolay Podobayev</t>
   </si>
   <si>
     <t>3.09</t>
   </si>
   <si>
     <t>2.19</t>
   </si>
   <si>
-    <t>Богдан Землянский</t>
+    <t>Bogdan Zemlianskii</t>
   </si>
   <si>
     <t>3.10</t>
   </si>
   <si>
     <t>2.34</t>
   </si>
   <si>
-    <t>Александр Докин</t>
+    <t>Aleksandr Dokin</t>
   </si>
   <si>
     <t>3.19</t>
   </si>
   <si>
     <t>1.54</t>
   </si>
   <si>
-    <t>Олег Демчук</t>
+    <t>Oleg Demchuk</t>
   </si>
   <si>
     <t>3.21</t>
   </si>
   <si>
     <t>2.15</t>
   </si>
   <si>
-    <t>Роман Шилов</t>
+    <t>Roman Shilov</t>
   </si>
   <si>
     <t>3.23</t>
   </si>
   <si>
     <t>1.81</t>
   </si>
   <si>
-    <t>Андрей Маслов</t>
+    <t>Andrei Maslov</t>
   </si>
   <si>
     <t>3.28</t>
   </si>
   <si>
     <t>1.18</t>
   </si>
   <si>
-    <t>Седа Сукясова</t>
+    <t>Seda Sukyasova</t>
   </si>
   <si>
     <t>2.37</t>
   </si>
   <si>
-    <t>Ислам Китиев</t>
+    <t>Islam Kitiev</t>
   </si>
   <si>
     <t>3.48</t>
   </si>
   <si>
     <t>2.54</t>
   </si>
   <si>
-    <t>Алексей Сенаторов</t>
+    <t>Aleksey Senatorov</t>
   </si>
   <si>
     <t>3.54</t>
   </si>
   <si>
     <t>2.22</t>
   </si>
   <si>
-    <t>Тимофей Тюльпаков</t>
+    <t>Timofey Tyulpakov</t>
   </si>
   <si>
     <t>3.68</t>
   </si>
   <si>
     <t>2.20</t>
   </si>
   <si>
-    <t>Дмитрий Колотвин</t>
+    <t>Dmitry Kolotvin</t>
   </si>
   <si>
     <t>3.70</t>
   </si>
   <si>
-    <t>Дмитрий Родин</t>
+    <t>Dmitry Rodin</t>
   </si>
   <si>
     <t>3.80</t>
   </si>
   <si>
     <t>2.67</t>
   </si>
   <si>
-    <t>Максим Козловский</t>
+    <t>Maksim Kozlovskiy</t>
   </si>
   <si>
     <t>3.97</t>
   </si>
   <si>
     <t>2.30</t>
   </si>
   <si>
-    <t>Михаил Говголенко</t>
+    <t>Mikhail Govgolenko</t>
   </si>
   <si>
     <t>4.03</t>
   </si>
   <si>
     <t>1.77</t>
   </si>
   <si>
-    <t>Иван Лицов</t>
+    <t>Ivan Litsov</t>
   </si>
   <si>
     <t>4.08</t>
   </si>
   <si>
     <t>2.12</t>
   </si>
   <si>
-    <t>Даниил Ромашков</t>
+    <t>Daniil Romashkov</t>
   </si>
   <si>
     <t>4.10</t>
   </si>
   <si>
-    <t>Дарья Елисеева</t>
+    <t>Daria Eliseeva</t>
   </si>
   <si>
     <t>4.19</t>
   </si>
   <si>
     <t>1.98</t>
   </si>
   <si>
-    <t>Егор Харитонов</t>
+    <t>Egor Kharitonov</t>
   </si>
   <si>
     <t>2.86</t>
   </si>
   <si>
-    <t>Матвей Тянутов</t>
+    <t>Matvei Tianutov</t>
   </si>
   <si>
     <t>4.27</t>
   </si>
   <si>
-    <t>Леонид Тарасенко</t>
+    <t>Leonid Tarasenko</t>
   </si>
   <si>
     <t>4.35</t>
   </si>
   <si>
     <t>2.70</t>
   </si>
   <si>
-    <t>Давит Каримян</t>
+    <t>Davit Karimyan</t>
   </si>
   <si>
     <t>4.43</t>
   </si>
   <si>
     <t>3.85</t>
   </si>
   <si>
-    <t>Василий Николашин</t>
+    <t>Vasilii Nikolashin</t>
   </si>
   <si>
     <t>4.56</t>
   </si>
   <si>
     <t>2.73</t>
   </si>
   <si>
-    <t>Кристина Королёва</t>
+    <t>Kristina Koroleva</t>
   </si>
   <si>
     <t>4.58</t>
   </si>
   <si>
     <t>2.55</t>
   </si>
   <si>
-    <t>Глеб Батенин</t>
+    <t>Gleb Batenin</t>
   </si>
   <si>
     <t>4.76</t>
   </si>
   <si>
     <t>3.27</t>
   </si>
   <si>
-    <t>Габриэлла Ивахницкая</t>
+    <t>Gabriella Ivakhnitskaya</t>
   </si>
   <si>
     <t>4.97</t>
   </si>
   <si>
     <t>3.14</t>
   </si>
   <si>
-    <t>Александр Катюков</t>
+    <t>Alexander Katyukov</t>
   </si>
   <si>
     <t>5.02</t>
   </si>
   <si>
-    <t>Иван Ковалев</t>
+    <t>Ivan Kovalev</t>
   </si>
   <si>
     <t>5.03</t>
   </si>
   <si>
-    <t>Антон Бережнов</t>
+    <t>Anton Berezhnov</t>
   </si>
   <si>
     <t>5.17</t>
   </si>
   <si>
     <t>1.88</t>
   </si>
   <si>
-    <t>Артём Резников</t>
+    <t>Artem Reznikov</t>
   </si>
   <si>
     <t>3.94</t>
   </si>
   <si>
-    <t>Пётр Юнин</t>
+    <t>Pëtr Yunin</t>
   </si>
   <si>
     <t>4.54</t>
   </si>
   <si>
-    <t>Лев Маслов</t>
+    <t>Lev Maslov</t>
   </si>
   <si>
     <t>5.24</t>
   </si>
   <si>
     <t>2.66</t>
   </si>
   <si>
-    <t>Сергей Грязнухин</t>
+    <t>Sergey Gryaznukhin</t>
   </si>
   <si>
     <t>5.25</t>
   </si>
   <si>
     <t>2.68</t>
   </si>
   <si>
-    <t>Егор Афанасенко</t>
+    <t>Egor Afanasenko</t>
   </si>
   <si>
     <t>5.29</t>
   </si>
   <si>
     <t>2.64</t>
   </si>
   <si>
-    <t>Николай Кравцов</t>
+    <t>Nikolay Kravtsov</t>
   </si>
   <si>
     <t>5.36</t>
   </si>
   <si>
     <t>2.99</t>
   </si>
   <si>
-    <t>Максимилиан Корчагин</t>
+    <t>Max Korchagin</t>
   </si>
   <si>
     <t>5.66</t>
   </si>
   <si>
-    <t>Денис Милов</t>
+    <t>Denis Milov</t>
   </si>
   <si>
     <t>5.83</t>
   </si>
   <si>
     <t>3.35</t>
   </si>
   <si>
-    <t>Андрей Ильин</t>
+    <t>Andrei Ilin</t>
   </si>
   <si>
     <t>5.99</t>
   </si>
   <si>
     <t>4.37</t>
   </si>
   <si>
-    <t>Фёдор Конак</t>
+    <t>Fëdor Konak</t>
   </si>
   <si>
     <t>6.00</t>
   </si>
   <si>
     <t>2.74</t>
   </si>
   <si>
-    <t>Никита Коновалов</t>
+    <t>Nikita Konovalov</t>
   </si>
   <si>
     <t>6.05</t>
   </si>
   <si>
     <t>3.95</t>
   </si>
   <si>
-    <t>Дмитрий Лига</t>
+    <t>Dmitriy Liga</t>
   </si>
   <si>
     <t>6.12</t>
   </si>
   <si>
     <t>4.09</t>
   </si>
   <si>
-    <t>Владимир Ильин</t>
+    <t>Vladimir Ilin</t>
   </si>
   <si>
     <t>6.13</t>
   </si>
   <si>
     <t>4.21</t>
   </si>
   <si>
-    <t>Александр Глик</t>
+    <t>Alexander Glik</t>
   </si>
   <si>
     <t>6.28</t>
   </si>
   <si>
     <t>2.84</t>
   </si>
   <si>
-    <t>Никита Сердюков</t>
+    <t>Nikita Serdyukov</t>
   </si>
   <si>
     <t>6.38</t>
   </si>
   <si>
     <t>3.78</t>
   </si>
   <si>
-    <t>Дмитрий Колганов</t>
+    <t>Dmitriy Kolganov</t>
   </si>
   <si>
     <t>6.39</t>
   </si>
   <si>
     <t>5.38</t>
   </si>
   <si>
-    <t>Тимофей Ивченко</t>
+    <t>Timofey Ivchenko</t>
   </si>
   <si>
     <t>6.62</t>
   </si>
   <si>
-    <t>Максим Калинин</t>
+    <t>Maksim Kalinin</t>
   </si>
   <si>
     <t>6.76</t>
   </si>
   <si>
-    <t>Ольга Ясакова</t>
+    <t>Olga Yasakova</t>
   </si>
   <si>
     <t>6.88</t>
   </si>
   <si>
     <t>2.29</t>
   </si>
   <si>
-    <t>Максим Кабанов</t>
+    <t>Maksim Kabanov</t>
   </si>
   <si>
     <t>6.98</t>
   </si>
   <si>
     <t>3.77</t>
   </si>
   <si>
-    <t>Георгий Панков</t>
+    <t>Georgiy Pankov</t>
   </si>
   <si>
     <t>7.15</t>
   </si>
   <si>
     <t>4.59</t>
   </si>
   <si>
-    <t>Иван Никулин</t>
+    <t>Ivan Nikulin</t>
   </si>
   <si>
     <t>7.65</t>
   </si>
   <si>
     <t>4.24</t>
   </si>
   <si>
-    <t>Всеволод Туренко</t>
+    <t>Vsevolod Turenko</t>
   </si>
   <si>
     <t>8.34</t>
   </si>
   <si>
     <t>3.71</t>
   </si>
   <si>
-    <t>Константин Петров</t>
+    <t>Konstantin Petrov</t>
   </si>
   <si>
     <t>8.44</t>
   </si>
   <si>
     <t>3.26</t>
   </si>
   <si>
-    <t>Илья Ефремов</t>
+    <t>Ilʹya Yefremov</t>
   </si>
   <si>
     <t>8.53</t>
   </si>
   <si>
     <t>5.60</t>
   </si>
   <si>
-    <t>Михаил Лосев</t>
+    <t>Mikhail Losev</t>
   </si>
   <si>
     <t>8.61</t>
   </si>
   <si>
     <t>6.25</t>
   </si>
   <si>
-    <t>Лев Артамонов</t>
+    <t>Lev Artamonov</t>
   </si>
   <si>
     <t>8.65</t>
   </si>
   <si>
     <t>3.64</t>
   </si>
   <si>
-    <t>Роман Ермошкевич</t>
+    <t>Roman Yermoshkevich</t>
   </si>
   <si>
     <t>9.11</t>
   </si>
   <si>
     <t>4.55</t>
   </si>
   <si>
-    <t>Артём Алексеев</t>
+    <t>Artëm Alekseyev</t>
   </si>
   <si>
     <t>12.67</t>
   </si>
   <si>
     <t>6.68</t>
   </si>
   <si>
-    <t>Андрей Милов</t>
+    <t>Andrey Milov</t>
   </si>
   <si>
     <t>13.31</t>
   </si>
   <si>
     <t>9.96</t>
   </si>
   <si>
-    <t>Марк Бычков</t>
+    <t>Mark Bychkov</t>
   </si>
   <si>
     <t>13.55</t>
   </si>
   <si>
     <t>11.23</t>
   </si>
   <si>
-    <t>Андрей Султановский</t>
+    <t>Andrey Sultanovskiy</t>
   </si>
   <si>
     <t>15.48</t>
   </si>
   <si>
-    <t>Анастасия Султановская</t>
+    <t>Anastasiya Sultanovskaya</t>
   </si>
   <si>
     <t>18.29</t>
   </si>
   <si>
     <t>13.77</t>
   </si>
   <si>
     <t>18.55</t>
   </si>
   <si>
     <t>3.55</t>
   </si>
   <si>
-    <t>Наталья Пягай</t>
+    <t>Natalia Piagai</t>
   </si>
   <si>
     <t>19.43</t>
   </si>
   <si>
     <t>14.11</t>
   </si>
   <si>
-    <t>Олег Копосов</t>
+    <t>Oleg Koposov</t>
   </si>
   <si>
     <t>28.16</t>
   </si>
   <si>
     <t>13.59</t>
   </si>
   <si>
-    <t>Максим Гришаев</t>
+    <t>Maksim Grishayev</t>
   </si>
   <si>
     <t>31.38</t>
   </si>
   <si>
     <t>22.11</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
@@ -1104,53 +1104,53 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D87"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C87" sqref="C87"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="3.428" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="28.136" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="6.998" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>4</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>5</v>