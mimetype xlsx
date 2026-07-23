--- v1 (2026-03-03)
+++ v2 (2026-07-23)
@@ -17,189 +17,189 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="333bf" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
   <si>
     <t>#</t>
   </si>
   <si>
-    <t>Имя и фамилия участника</t>
-[...8 lines deleted...]
-    <t>Андрей Копосов</t>
+    <t>Competitor</t>
+  </si>
+  <si>
+    <t>Average</t>
+  </si>
+  <si>
+    <t>Best</t>
+  </si>
+  <si>
+    <t>Andrey Koposov</t>
   </si>
   <si>
     <t>28.66</t>
   </si>
   <si>
     <t>23.36</t>
   </si>
   <si>
-    <t>Глеб Батенин</t>
+    <t>Gleb Batenin</t>
   </si>
   <si>
     <t>32.44</t>
   </si>
   <si>
     <t>26.05</t>
   </si>
   <si>
-    <t>Андрей Ильин</t>
+    <t>Andrei Ilin</t>
   </si>
   <si>
     <t>1:04.42</t>
   </si>
   <si>
     <t>32.78</t>
   </si>
   <si>
-    <t>Николай Подобаев</t>
+    <t>Nikolay Podobayev</t>
   </si>
   <si>
     <t>1:09.96</t>
   </si>
   <si>
     <t>37.54</t>
   </si>
   <si>
-    <t>Максимилиан Корчагин</t>
+    <t>Max Korchagin</t>
   </si>
   <si>
     <t>59.63</t>
   </si>
   <si>
     <t>43.87</t>
   </si>
   <si>
-    <t>Владимир Окенчиц</t>
+    <t>Vladimir Okenchits</t>
   </si>
   <si>
     <t>55.09</t>
   </si>
   <si>
-    <t>Николай Массон</t>
+    <t>Nikolai Masson</t>
   </si>
   <si>
     <t>58.24</t>
   </si>
   <si>
-    <t>Андрей Жуков</t>
+    <t>Andrey Zhukov</t>
   </si>
   <si>
     <t>2:35.11</t>
   </si>
   <si>
     <t>59.01</t>
   </si>
   <si>
-    <t>Екатерина Канева</t>
+    <t>Ekaterina Kaneva</t>
   </si>
   <si>
     <t>1:05.48</t>
   </si>
   <si>
-    <t>Андрей Панов</t>
+    <t>Andrey Panov</t>
   </si>
   <si>
     <t>1:35.70</t>
   </si>
   <si>
     <t>1:19.98</t>
   </si>
   <si>
-    <t>Сергей Марьин</t>
+    <t>Sergey Marin</t>
   </si>
   <si>
     <t>1:28.74</t>
   </si>
   <si>
-    <t>Габриэлла Ивахницкая</t>
+    <t>Gabriella Ivakhnitskaya</t>
   </si>
   <si>
     <t>2:18.32</t>
   </si>
   <si>
     <t>1:43.18</t>
   </si>
   <si>
-    <t>Даниил Тамбовцев</t>
+    <t>Daniil Tambovtsev</t>
   </si>
   <si>
     <t>1:54.65</t>
   </si>
   <si>
-    <t>Владислав Шуршилин</t>
+    <t>Vladislav Shurshilin</t>
   </si>
   <si>
     <t>3:20.75</t>
   </si>
   <si>
     <t>2:13.30</t>
   </si>
   <si>
-    <t>Александр Катюков</t>
+    <t>Alexander Katyukov</t>
   </si>
   <si>
     <t>2:36.76</t>
   </si>
   <si>
-    <t>Максим Калинин</t>
+    <t>Maksim Kalinin</t>
   </si>
   <si>
     <t>6:47.47</t>
   </si>
   <si>
-    <t>Дмитрий Родин</t>
+    <t>Dmitry Rodin</t>
   </si>
   <si>
     <t>8:46.11</t>
   </si>
   <si>
-    <t>Максим Козловский</t>
+    <t>Maksim Kozlovskiy</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>