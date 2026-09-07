--- v2 (2026-07-23)
+++ v3 (2026-09-07)
@@ -17,189 +17,189 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="333bf" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
   <si>
     <t>#</t>
   </si>
   <si>
-    <t>Competitor</t>
-[...8 lines deleted...]
-    <t>Andrey Koposov</t>
+    <t>Имя и фамилия участника</t>
+  </si>
+  <si>
+    <t>Среднее</t>
+  </si>
+  <si>
+    <t>Лучшее</t>
+  </si>
+  <si>
+    <t>Андрей Копосов</t>
   </si>
   <si>
     <t>28.66</t>
   </si>
   <si>
     <t>23.36</t>
   </si>
   <si>
-    <t>Gleb Batenin</t>
+    <t>Глеб Батенин</t>
   </si>
   <si>
     <t>32.44</t>
   </si>
   <si>
     <t>26.05</t>
   </si>
   <si>
-    <t>Andrei Ilin</t>
+    <t>Андрей Ильин</t>
   </si>
   <si>
     <t>1:04.42</t>
   </si>
   <si>
     <t>32.78</t>
   </si>
   <si>
-    <t>Nikolay Podobayev</t>
+    <t>Николай Подобаев</t>
   </si>
   <si>
     <t>1:09.96</t>
   </si>
   <si>
     <t>37.54</t>
   </si>
   <si>
-    <t>Max Korchagin</t>
+    <t>Максимилиан Корчагин</t>
   </si>
   <si>
     <t>59.63</t>
   </si>
   <si>
     <t>43.87</t>
   </si>
   <si>
-    <t>Vladimir Okenchits</t>
+    <t>Владимир Окенчиц</t>
   </si>
   <si>
     <t>55.09</t>
   </si>
   <si>
-    <t>Nikolai Masson</t>
+    <t>Николай Массон</t>
   </si>
   <si>
     <t>58.24</t>
   </si>
   <si>
-    <t>Andrey Zhukov</t>
+    <t>Андрей Жуков</t>
   </si>
   <si>
     <t>2:35.11</t>
   </si>
   <si>
     <t>59.01</t>
   </si>
   <si>
-    <t>Ekaterina Kaneva</t>
+    <t>Екатерина Катюкова</t>
   </si>
   <si>
     <t>1:05.48</t>
   </si>
   <si>
-    <t>Andrey Panov</t>
+    <t>Андрей Панов</t>
   </si>
   <si>
     <t>1:35.70</t>
   </si>
   <si>
     <t>1:19.98</t>
   </si>
   <si>
-    <t>Sergey Marin</t>
+    <t>Сергей Марьин</t>
   </si>
   <si>
     <t>1:28.74</t>
   </si>
   <si>
-    <t>Gabriella Ivakhnitskaya</t>
+    <t>Габриэлла Ивахницкая</t>
   </si>
   <si>
     <t>2:18.32</t>
   </si>
   <si>
     <t>1:43.18</t>
   </si>
   <si>
-    <t>Daniil Tambovtsev</t>
+    <t>Даниил Тамбовцев</t>
   </si>
   <si>
     <t>1:54.65</t>
   </si>
   <si>
-    <t>Vladislav Shurshilin</t>
+    <t>Владислав Шуршилин</t>
   </si>
   <si>
     <t>3:20.75</t>
   </si>
   <si>
     <t>2:13.30</t>
   </si>
   <si>
-    <t>Alexander Katyukov</t>
+    <t>Александр Катюков</t>
   </si>
   <si>
     <t>2:36.76</t>
   </si>
   <si>
-    <t>Maksim Kalinin</t>
+    <t>Максим Калинин</t>
   </si>
   <si>
     <t>6:47.47</t>
   </si>
   <si>
-    <t>Dmitry Rodin</t>
+    <t>Дмитрий Родин</t>
   </si>
   <si>
     <t>8:46.11</t>
   </si>
   <si>
-    <t>Maksim Kozlovskiy</t>
+    <t>Максим Козловский</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>