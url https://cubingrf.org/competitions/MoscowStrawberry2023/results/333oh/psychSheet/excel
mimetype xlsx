--- v2 (2026-03-03)
+++ v3 (2026-04-19)
@@ -467,54 +467,54 @@
   <si>
     <t>25.71</t>
   </si>
   <si>
     <t>Nikolay Kravtsov</t>
   </si>
   <si>
     <t>38.78</t>
   </si>
   <si>
     <t>34.20</t>
   </si>
   <si>
     <t>Kristina Koroleva</t>
   </si>
   <si>
     <t>40.86</t>
   </si>
   <si>
     <t>36.72</t>
   </si>
   <si>
     <t>Gabriella Ivakhnitskaya</t>
   </si>
   <si>
-    <t>43.66</t>
-[...2 lines deleted...]
-    <t>35.84</t>
+    <t>41.24</t>
+  </si>
+  <si>
+    <t>26.11</t>
   </si>
   <si>
     <t>Maksim Kalinin</t>
   </si>
   <si>
     <t>49.67</t>
   </si>
   <si>
     <t>31.73</t>
   </si>
   <si>
     <t>Fëdor Konak</t>
   </si>
   <si>
     <t>54.43</t>
   </si>
   <si>
     <t>41.08</t>
   </si>
   <si>
     <t>Olga Yasakova</t>
   </si>
   <si>
     <t>49.21</t>
   </si>