--- v3 (2026-04-19)
+++ v4 (2026-07-23)
@@ -41,143 +41,143 @@
   <si>
     <t>Competitor</t>
   </si>
   <si>
     <t>Average</t>
   </si>
   <si>
     <t>Best</t>
   </si>
   <si>
     <t>Timofei Tarasenko</t>
   </si>
   <si>
     <t>10.54</t>
   </si>
   <si>
     <t>8.69</t>
   </si>
   <si>
     <t>Dmitry Gundin</t>
   </si>
   <si>
     <t>10.77</t>
   </si>
   <si>
-    <t>9.42</t>
+    <t>9.06</t>
   </si>
   <si>
     <t>Anatolii Turenko</t>
   </si>
   <si>
     <t>11.70</t>
   </si>
   <si>
     <t>8.87</t>
   </si>
   <si>
     <t>Grigoriy Barashkin</t>
   </si>
   <si>
     <t>12.07</t>
   </si>
   <si>
     <t>8.91</t>
   </si>
   <si>
     <t>Maksim Bezʺyazykov</t>
   </si>
   <si>
     <t>12.25</t>
   </si>
   <si>
     <t>10.24</t>
   </si>
   <si>
     <t>Ilya Nazarov</t>
   </si>
   <si>
     <t>12.49</t>
   </si>
   <si>
     <t>9.84</t>
   </si>
   <si>
     <t>Andrey Panov</t>
   </si>
   <si>
     <t>12.67</t>
   </si>
   <si>
     <t>10.78</t>
   </si>
   <si>
+    <t>Lev Maslov</t>
+  </si>
+  <si>
+    <t>13.40</t>
+  </si>
+  <si>
+    <t>10.25</t>
+  </si>
+  <si>
+    <t>Artem Kulikov</t>
+  </si>
+  <si>
+    <t>13.45</t>
+  </si>
+  <si>
+    <t>11.21</t>
+  </si>
+  <si>
     <t>Vladimir Tikhonenko</t>
   </si>
   <si>
     <t>13.52</t>
   </si>
   <si>
     <t>11.17</t>
   </si>
   <si>
     <t>Maxim Ilin</t>
   </si>
   <si>
     <t>13.82</t>
   </si>
   <si>
     <t>10.29</t>
   </si>
   <si>
-    <t>Lev Maslov</t>
-[...7 lines deleted...]
-  <si>
     <t>Timur Imanov</t>
   </si>
   <si>
     <t>14.56</t>
   </si>
   <si>
     <t>12.39</t>
   </si>
   <si>
-    <t>Artem Kulikov</t>
-[...7 lines deleted...]
-  <si>
     <t>Vladimir Filin</t>
   </si>
   <si>
     <t>15.46</t>
   </si>
   <si>
     <t>Gleb Pyasetskiy</t>
   </si>
   <si>
     <t>15.89</t>
   </si>
   <si>
     <t>11.99</t>
   </si>
   <si>
     <t>Nikolai Masson</t>
   </si>
   <si>
     <t>16.15</t>
   </si>
   <si>
     <t>12.37</t>
   </si>
   <si>
     <t>Timofey Tyulpakov</t>
@@ -341,51 +341,51 @@
   <si>
     <t>18.50</t>
   </si>
   <si>
     <t>Vasilii Nikolashin</t>
   </si>
   <si>
     <t>24.94</t>
   </si>
   <si>
     <t>17.83</t>
   </si>
   <si>
     <t>Gleb Batenin</t>
   </si>
   <si>
     <t>24.99</t>
   </si>
   <si>
     <t>18.24</t>
   </si>
   <si>
     <t>Timofey Tereshchenko</t>
   </si>
   <si>
-    <t>27.40</t>
+    <t>25.92</t>
   </si>
   <si>
     <t>21.61</t>
   </si>
   <si>
     <t>Matvei Tianutov</t>
   </si>
   <si>
     <t>27.73</t>
   </si>
   <si>
     <t>22.31</t>
   </si>
   <si>
     <t>Maksim Demchenko</t>
   </si>
   <si>
     <t>27.92</t>
   </si>
   <si>
     <t>22.86</t>
   </si>
   <si>
     <t>Ivan Litsov</t>
   </si>
@@ -1077,51 +1077,51 @@
     <row r="13" spans="1:4">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13" t="s">
         <v>37</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>38</v>
       </c>
       <c r="D13" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14" t="s">
         <v>40</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>41</v>
       </c>
       <c r="D14" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>42</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>43</v>
       </c>
       <c r="D15" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16" t="s">
         <v>45</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>46</v>