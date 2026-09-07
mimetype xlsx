--- v4 (2026-07-23)
+++ v5 (2026-09-07)
@@ -47,74 +47,83 @@
   <si>
     <t>Best</t>
   </si>
   <si>
     <t>Timofei Tarasenko</t>
   </si>
   <si>
     <t>10.54</t>
   </si>
   <si>
     <t>8.69</t>
   </si>
   <si>
     <t>Dmitry Gundin</t>
   </si>
   <si>
     <t>10.77</t>
   </si>
   <si>
     <t>9.06</t>
   </si>
   <si>
     <t>Anatolii Turenko</t>
   </si>
   <si>
-    <t>11.70</t>
+    <t>11.24</t>
   </si>
   <si>
     <t>8.87</t>
   </si>
   <si>
     <t>Grigoriy Barashkin</t>
   </si>
   <si>
     <t>12.07</t>
   </si>
   <si>
     <t>8.91</t>
   </si>
   <si>
     <t>Maksim Bezʺyazykov</t>
   </si>
   <si>
     <t>12.25</t>
   </si>
   <si>
     <t>10.24</t>
   </si>
   <si>
+    <t>Vladimir Filin</t>
+  </si>
+  <si>
+    <t>12.37</t>
+  </si>
+  <si>
+    <t>9.95</t>
+  </si>
+  <si>
     <t>Ilya Nazarov</t>
   </si>
   <si>
     <t>12.49</t>
   </si>
   <si>
     <t>9.84</t>
   </si>
   <si>
     <t>Andrey Panov</t>
   </si>
   <si>
     <t>12.67</t>
   </si>
   <si>
     <t>10.78</t>
   </si>
   <si>
     <t>Lev Maslov</t>
   </si>
   <si>
     <t>13.40</t>
   </si>
   <si>
     <t>10.25</t>
@@ -134,102 +143,93 @@
   <si>
     <t>13.52</t>
   </si>
   <si>
     <t>11.17</t>
   </si>
   <si>
     <t>Maxim Ilin</t>
   </si>
   <si>
     <t>13.82</t>
   </si>
   <si>
     <t>10.29</t>
   </si>
   <si>
     <t>Timur Imanov</t>
   </si>
   <si>
     <t>14.56</t>
   </si>
   <si>
     <t>12.39</t>
   </si>
   <si>
-    <t>Vladimir Filin</t>
-[...4 lines deleted...]
-  <si>
     <t>Gleb Pyasetskiy</t>
   </si>
   <si>
     <t>15.89</t>
   </si>
   <si>
     <t>11.99</t>
   </si>
   <si>
     <t>Nikolai Masson</t>
   </si>
   <si>
     <t>16.15</t>
   </si>
   <si>
-    <t>12.37</t>
-[...1 lines deleted...]
-  <si>
     <t>Timofey Tyulpakov</t>
   </si>
   <si>
     <t>16.41</t>
   </si>
   <si>
     <t>12.58</t>
   </si>
   <si>
     <t>Islam Kitiev</t>
   </si>
   <si>
     <t>16.49</t>
   </si>
   <si>
     <t>13.41</t>
   </si>
   <si>
     <t>Maksim Kozlovskiy</t>
   </si>
   <si>
     <t>16.67</t>
   </si>
   <si>
     <t>14.62</t>
   </si>
   <si>
-    <t>Ekaterina Kaneva</t>
+    <t>Ekaterina Katyukova</t>
   </si>
   <si>
     <t>17.05</t>
   </si>
   <si>
     <t>11.53</t>
   </si>
   <si>
     <t>Martin Nikolayev</t>
   </si>
   <si>
     <t>17.31</t>
   </si>
   <si>
     <t>13.05</t>
   </si>
   <si>
     <t>Daniil Tambovtsev</t>
   </si>
   <si>
     <t>18.22</t>
   </si>
   <si>
     <t>14.24</t>
   </si>
@@ -1077,79 +1077,79 @@
     <row r="13" spans="1:4">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13" t="s">
         <v>37</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>38</v>
       </c>
       <c r="D13" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14" t="s">
         <v>40</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>41</v>
       </c>
       <c r="D14" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="D15" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="D16" t="s">
-        <v>47</v>
+        <v>20</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17" t="s">
         <v>48</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>49</v>
       </c>
       <c r="D17" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18" t="s">
         <v>51</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>52</v>