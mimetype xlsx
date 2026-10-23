--- v6 (2026-09-07)
+++ v7 (2026-10-23)
@@ -53,90 +53,90 @@
   <si>
     <t>38.03</t>
   </si>
   <si>
     <t>31.94</t>
   </si>
   <si>
     <t>Анатолий Туренко</t>
   </si>
   <si>
     <t>52.82</t>
   </si>
   <si>
     <t>45.82</t>
   </si>
   <si>
     <t>Андрей Панов</t>
   </si>
   <si>
     <t>53.03</t>
   </si>
   <si>
     <t>48.87</t>
   </si>
   <si>
+    <t>Александр Докин</t>
+  </si>
+  <si>
+    <t>1:00.74</t>
+  </si>
+  <si>
+    <t>51.07</t>
+  </si>
+  <si>
     <t>Екатерина Катюкова</t>
   </si>
   <si>
     <t>1:00.78</t>
   </si>
   <si>
-    <t>58.17</t>
-[...8 lines deleted...]
-    <t>54.00</t>
+    <t>58.10</t>
   </si>
   <si>
     <t>Роман Шилов</t>
   </si>
   <si>
     <t>1:03.07</t>
   </si>
   <si>
     <t>55.39</t>
   </si>
   <si>
     <t>Илья Назаров</t>
   </si>
   <si>
     <t>1:03.69</t>
   </si>
   <si>
     <t>53.13</t>
   </si>
   <si>
     <t>Лев Маслов</t>
   </si>
   <si>
-    <t>1:05.50</t>
+    <t>1:04.66</t>
   </si>
   <si>
     <t>58.03</t>
   </si>
   <si>
     <t>Григорий Барашкин</t>
   </si>
   <si>
     <t>1:09.96</t>
   </si>
   <si>
     <t>1:00.22</t>
   </si>
   <si>
     <t>Николай Подобаев</t>
   </si>
   <si>
     <t>1:10.64</t>
   </si>
   <si>
     <t>59.02</t>
   </si>
   <si>
     <t>Максим Безъязыков</t>
   </si>
@@ -167,51 +167,51 @@
   <si>
     <t>Владислав Кожин</t>
   </si>
   <si>
     <t>1:18.93</t>
   </si>
   <si>
     <t>1:12.48</t>
   </si>
   <si>
     <t>Ислам Китиев</t>
   </si>
   <si>
     <t>1:20.12</t>
   </si>
   <si>
     <t>1:14.47</t>
   </si>
   <si>
     <t>Глеб Пясецкий</t>
   </si>
   <si>
     <t>1:24.08</t>
   </si>
   <si>
-    <t>1:18.02</t>
+    <t>1:12.34</t>
   </si>
   <si>
     <t>Максим Демченко</t>
   </si>
   <si>
     <t>1:24.51</t>
   </si>
   <si>
     <t>1:18.27</t>
   </si>
   <si>
     <t>Андрей Маслов</t>
   </si>
   <si>
     <t>1:27.68</t>
   </si>
   <si>
     <t>1:21.00</t>
   </si>
   <si>
     <t>Андрей Жуков</t>
   </si>
   <si>
     <t>1:27.92</t>
   </si>
@@ -227,54 +227,54 @@
   <si>
     <t>1:15.87</t>
   </si>
   <si>
     <t>Богдан Землянский</t>
   </si>
   <si>
     <t>1:30.94</t>
   </si>
   <si>
     <t>1:17.90</t>
   </si>
   <si>
     <t>Владислав Шуршилин</t>
   </si>
   <si>
     <t>1:31.56</t>
   </si>
   <si>
     <t>1:23.60</t>
   </si>
   <si>
     <t>Тимофей Тюльпаков</t>
   </si>
   <si>
-    <t>1:34.55</t>
-[...2 lines deleted...]
-    <t>1:27.73</t>
+    <t>1:34.26</t>
+  </si>
+  <si>
+    <t>1:20.67</t>
   </si>
   <si>
     <t>Анастасия Тихенко</t>
   </si>
   <si>
     <t>1:37.81</t>
   </si>
   <si>
     <t>1:28.93</t>
   </si>
   <si>
     <t>Мария Жиц</t>
   </si>
   <si>
     <t>1:39.23</t>
   </si>
   <si>
     <t>1:28.18</t>
   </si>
   <si>
     <t>Сергей Грязнухин</t>
   </si>
   <si>
     <t>1:41.01</t>
   </si>