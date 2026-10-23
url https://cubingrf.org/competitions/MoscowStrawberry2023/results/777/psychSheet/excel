--- v5 (2026-09-07)
+++ v6 (2026-10-23)
@@ -44,66 +44,66 @@
   <si>
     <t>Average</t>
   </si>
   <si>
     <t>Best</t>
   </si>
   <si>
     <t>Timofei Tarasenko</t>
   </si>
   <si>
     <t>1:51.12</t>
   </si>
   <si>
     <t>1:44.79</t>
   </si>
   <si>
     <t>Andrey Panov</t>
   </si>
   <si>
     <t>2:36.80</t>
   </si>
   <si>
     <t>2:25.69</t>
   </si>
   <si>
+    <t>Aleksandr Dokin</t>
+  </si>
+  <si>
+    <t>2:39.45</t>
+  </si>
+  <si>
+    <t>2:21.60</t>
+  </si>
+  <si>
     <t>Lev Maslov</t>
   </si>
   <si>
     <t>2:47.29</t>
   </si>
   <si>
     <t>2:36.64</t>
-  </si>
-[...7 lines deleted...]
-    <t>2:37.94</t>
   </si>
   <si>
     <t>Roman Shilov</t>
   </si>
   <si>
     <t>2:55.10</t>
   </si>
   <si>
     <t>2:51.70</t>
   </si>
   <si>
     <t>Ekaterina Katyukova</t>
   </si>
   <si>
     <t>2:56.39</t>
   </si>
   <si>
     <t>2:56.17</t>
   </si>
   <si>
     <t>Ilya Nazarov</t>
   </si>
   <si>
     <t>3:15.00</t>
   </si>