--- v5 (2026-09-07)
+++ v6 (2026-10-23)
@@ -47,54 +47,54 @@
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Тимофей Тарасенко</t>
   </si>
   <si>
     <t>1:15.20</t>
   </si>
   <si>
     <t>1:13.07</t>
   </si>
   <si>
     <t>Славомил Волосков</t>
   </si>
   <si>
     <t>1:29.75</t>
   </si>
   <si>
     <t>1:24.45</t>
   </si>
   <si>
     <t>Анатолий Туренко</t>
   </si>
   <si>
-    <t>1:39.55</t>
-[...2 lines deleted...]
-    <t>1:34.62</t>
+    <t>1:38.73</t>
+  </si>
+  <si>
+    <t>1:33.03</t>
   </si>
   <si>
     <t>Олег Аккерман</t>
   </si>
   <si>
     <t>1:45.68</t>
   </si>
   <si>
     <t>1:39.98</t>
   </si>
   <si>
     <t>Андрей Панов</t>
   </si>
   <si>
     <t>1:46.68</t>
   </si>
   <si>
     <t>1:43.51</t>
   </si>
   <si>
     <t>Владислав Мельников</t>
   </si>
   <si>
     <t>1:50.52</t>
   </si>
@@ -212,51 +212,51 @@
   <si>
     <t>Олег Кремлёв</t>
   </si>
   <si>
     <t>2:35.90</t>
   </si>
   <si>
     <t>2:30.79</t>
   </si>
   <si>
     <t>Ислам Китиев</t>
   </si>
   <si>
     <t>2:36.43</t>
   </si>
   <si>
     <t>2:26.93</t>
   </si>
   <si>
     <t>Ольга Ясакова</t>
   </si>
   <si>
     <t>2:38.97</t>
   </si>
   <si>
-    <t>2:29.42</t>
+    <t>2:23.27</t>
   </si>
   <si>
     <t>Константин Артюшенко</t>
   </si>
   <si>
     <t>2:39.17</t>
   </si>
   <si>
     <t>2:23.91</t>
   </si>
   <si>
     <t>Даниил Тамбовцев</t>
   </si>
   <si>
     <t>2:40.70</t>
   </si>
   <si>
     <t>2:33.58</t>
   </si>
   <si>
     <t>Максим Знаменщиков</t>
   </si>
   <si>
     <t>2:41.00</t>
   </si>