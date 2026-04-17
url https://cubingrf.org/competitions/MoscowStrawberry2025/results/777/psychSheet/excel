--- v2 (2026-03-03)
+++ v3 (2026-04-17)
@@ -12,413 +12,419 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="777" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="121">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="123">
   <si>
     <t>#</t>
   </si>
   <si>
-    <t>Имя и фамилия участника</t>
-[...8 lines deleted...]
-    <t>Тимофей Тарасенко</t>
+    <t>Competitor</t>
+  </si>
+  <si>
+    <t>Average</t>
+  </si>
+  <si>
+    <t>Best</t>
+  </si>
+  <si>
+    <t>Timofei Tarasenko</t>
   </si>
   <si>
     <t>1:51.12</t>
   </si>
   <si>
     <t>1:44.79</t>
   </si>
   <si>
-    <t>Славомил Волосков</t>
-[...8 lines deleted...]
-    <t>Андрей Панов</t>
+    <t>Slavomil Voloskov</t>
+  </si>
+  <si>
+    <t>2:19.85</t>
+  </si>
+  <si>
+    <t>2:12.63</t>
+  </si>
+  <si>
+    <t>Andrey Panov</t>
   </si>
   <si>
     <t>2:36.80</t>
   </si>
   <si>
     <t>2:25.69</t>
   </si>
   <si>
-    <t>Олег Аккерман</t>
+    <t>Oleg Akkerman</t>
   </si>
   <si>
     <t>2:37.91</t>
   </si>
   <si>
     <t>2:29.41</t>
   </si>
   <si>
-    <t>Дмитрий Васильев</t>
+    <t>Anatolii Turenko</t>
+  </si>
+  <si>
+    <t>2:46.60</t>
+  </si>
+  <si>
+    <t>2:34.91</t>
+  </si>
+  <si>
+    <t>Dmitry Vasilyev</t>
   </si>
   <si>
     <t>2:48.71</t>
   </si>
   <si>
     <t>2:37.21</t>
   </si>
   <si>
-    <t>Лев Маслов</t>
+    <t>Lev Maslov</t>
   </si>
   <si>
     <t>2:55.00</t>
   </si>
   <si>
     <t>2:45.19</t>
   </si>
   <si>
-    <t>Роман Шилов</t>
+    <t>Roman Shilov</t>
   </si>
   <si>
     <t>2:55.10</t>
   </si>
   <si>
     <t>2:51.70</t>
   </si>
   <si>
-    <t>Дмитрий Душейко</t>
+    <t>Dmitrii Dusheiko</t>
   </si>
   <si>
     <t>2:56.07</t>
   </si>
   <si>
     <t>2:46.81</t>
   </si>
   <si>
-    <t>Владислав Мельников</t>
+    <t>Vladislav Melnikov</t>
   </si>
   <si>
     <t>2:56.25</t>
   </si>
   <si>
     <t>2:49.05</t>
   </si>
   <si>
-    <t>Вадим Сухарев</t>
-[...2 lines deleted...]
-    <t>3:25.98</t>
+    <t>Vadim Sukharev</t>
+  </si>
+  <si>
+    <t>3:25.91</t>
   </si>
   <si>
     <t>3:11.98</t>
   </si>
   <si>
-    <t>Анатолий Туренко</t>
-[...8 lines deleted...]
-    <t>Максим Ильин</t>
+    <t>Aleksandr Kropotov</t>
+  </si>
+  <si>
+    <t>3:28.11</t>
+  </si>
+  <si>
+    <t>3:22.47</t>
+  </si>
+  <si>
+    <t>Maxim Ilin</t>
   </si>
   <si>
     <t>3:33.19</t>
   </si>
   <si>
     <t>3:21.18</t>
   </si>
   <si>
-    <t>Александр Герасимов</t>
+    <t>Aleksandr Gerasimov</t>
   </si>
   <si>
     <t>3:35.48</t>
   </si>
   <si>
     <t>3:27.84</t>
   </si>
   <si>
-    <t>Александр Кропотов</t>
-[...8 lines deleted...]
-    <t>Тимофей Терещенко</t>
+    <t>Timofey Tereshchenko</t>
   </si>
   <si>
     <t>3:44.06</t>
   </si>
   <si>
     <t>3:36.70</t>
   </si>
   <si>
-    <t>Олег Кремлёв</t>
+    <t>Oleg Kremlyov</t>
   </si>
   <si>
     <t>4:05.82</t>
   </si>
   <si>
     <t>3:50.17</t>
   </si>
   <si>
-    <t>Илья Епифанов</t>
+    <t>Ilya Epifanov</t>
   </si>
   <si>
     <t>4:07.45</t>
   </si>
   <si>
     <t>3:36.75</t>
   </si>
   <si>
-    <t>Ислам Китиев</t>
+    <t>Islam Kitiev</t>
   </si>
   <si>
     <t>4:13.15</t>
   </si>
   <si>
     <t>3:50.45</t>
   </si>
   <si>
-    <t>Ольга Ясакова</t>
+    <t>Olga Yasakova</t>
   </si>
   <si>
     <t>4:18.15</t>
   </si>
   <si>
     <t>4:07.24</t>
   </si>
   <si>
-    <t>Даниил Тамбовцев</t>
+    <t>Daniil Tambovtsev</t>
   </si>
   <si>
     <t>4:20.73</t>
   </si>
   <si>
     <t>3:51.66</t>
   </si>
   <si>
-    <t>Константин Артюшенко</t>
+    <t>Konstantin Artiushenko</t>
   </si>
   <si>
     <t>4:35.83</t>
   </si>
   <si>
     <t>4:14.72</t>
   </si>
   <si>
-    <t>Андрей Жуков</t>
+    <t>Andrey Zhukov</t>
   </si>
   <si>
     <t>4:37.94</t>
   </si>
   <si>
     <t>4:21.94</t>
   </si>
   <si>
-    <t>Максим Знаменщиков</t>
+    <t>Maxim Znamenshchikov</t>
   </si>
   <si>
     <t>4:42.00</t>
   </si>
   <si>
     <t>4:21.68</t>
   </si>
   <si>
-    <t>Владимир Тихоненко</t>
+    <t>Vladimir Tikhonenko</t>
   </si>
   <si>
     <t>4:51.17</t>
   </si>
   <si>
     <t>4:25.95</t>
   </si>
   <si>
-    <t>Андрей Бакин</t>
+    <t>Andrey Bakin</t>
   </si>
   <si>
     <t>4:58.18</t>
   </si>
   <si>
     <t>4:44.68</t>
   </si>
   <si>
-    <t>Иван Милый</t>
+    <t>Ivan Milyi</t>
   </si>
   <si>
     <t>5:06.79</t>
   </si>
   <si>
     <t>5:01.21</t>
   </si>
   <si>
-    <t>Кирилл Нурмухамедов</t>
+    <t>Kirill Nurmukhamedov</t>
   </si>
   <si>
     <t>5:16.93</t>
   </si>
   <si>
     <t>4:50.93</t>
   </si>
   <si>
-    <t>Анастасия Майкова</t>
+    <t>Anastasiya Maykova</t>
   </si>
   <si>
     <t>5:30.66</t>
   </si>
   <si>
     <t>5:05.46</t>
   </si>
   <si>
-    <t>Владислав Затолокин</t>
+    <t>Vladislav Zatolokin</t>
   </si>
   <si>
     <t>5:31.03</t>
   </si>
   <si>
-    <t>5:10.97</t>
-[...2 lines deleted...]
-    <t>Ксения Зырянова</t>
+    <t>4:26.27</t>
+  </si>
+  <si>
+    <t>Mikhail Govgolenko</t>
+  </si>
+  <si>
+    <t>5:51.15</t>
+  </si>
+  <si>
+    <t>5:43.99</t>
+  </si>
+  <si>
+    <t>Kseniya Zyryanova</t>
   </si>
   <si>
     <t>5:56.43</t>
   </si>
   <si>
     <t>5:39.54</t>
   </si>
   <si>
-    <t>Дарья Пойда</t>
+    <t>Darʹya Poyda</t>
   </si>
   <si>
     <t>6:03.93</t>
   </si>
   <si>
     <t>5:41.55</t>
   </si>
   <si>
-    <t>Леонид Тарасенко</t>
+    <t>Leonid Tarasenko</t>
   </si>
   <si>
     <t>6:25.75</t>
   </si>
   <si>
     <t>5:59.96</t>
   </si>
   <si>
-    <t>Глеб Некрасов</t>
+    <t>Gleb Nekrasov</t>
   </si>
   <si>
     <t>6:38.82</t>
   </si>
   <si>
     <t>6:29.84</t>
   </si>
   <si>
-    <t>Дмитрий Дунаев</t>
+    <t>Dmitriy Dunaev</t>
   </si>
   <si>
     <t>7:19.82</t>
   </si>
   <si>
     <t>6:47.67</t>
   </si>
   <si>
-    <t>Диана Мурник</t>
+    <t>Diana Murnik</t>
   </si>
   <si>
     <t>8:53.47</t>
   </si>
   <si>
     <t>7:56.63</t>
   </si>
   <si>
-    <t>Егор Харитонов</t>
+    <t>Egor Kharitonov</t>
   </si>
   <si>
     <t>7:00.71</t>
   </si>
   <si>
-    <t>Лев Кураев</t>
+    <t>Lev Kuraev</t>
   </si>
   <si>
     <t>7:53.45</t>
   </si>
   <si>
-    <t>Егор Касюк</t>
+    <t>Egor Kasyuk</t>
   </si>
   <si>
     <t>7:54.81</t>
   </si>
   <si>
-    <t>Александр Корев</t>
+    <t>Alexander Korev</t>
   </si>
   <si>
     <t>9:15.08</t>
   </si>
   <si>
-    <t>Анастасия Вергунова</t>
-[...8 lines deleted...]
-    <t>Михаил Говголенко</t>
+    <t>Anastasiya Vergunova</t>
+  </si>
+  <si>
+    <t>Artyom Raichman</t>
+  </si>
+  <si>
+    <t>Ivan Sidorenko</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -741,51 +747,51 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D44"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C44" sqref="C44"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="3.428" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="28.136" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="9.283" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>4</v>
       </c>
@@ -1257,112 +1263,120 @@
       <c r="D35" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36" t="s">
         <v>106</v>
       </c>
       <c r="C36" s="1" t="s">
         <v>107</v>
       </c>
       <c r="D36" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37" t="s">
         <v>109</v>
       </c>
-      <c r="C37" s="1"/>
+      <c r="C37" s="1" t="s">
+        <v>110</v>
+      </c>
       <c r="D37" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="C38" s="1"/>
       <c r="D38" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="C39" s="1"/>
       <c r="D39" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="C40" s="1"/>
       <c r="D40" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
     </row>
     <row r="41" spans="1:4">
+      <c r="A41">
+        <v>40</v>
+      </c>
       <c r="B41" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="C41" s="1"/>
+      <c r="D41" t="s">
+        <v>119</v>
+      </c>
     </row>
     <row r="42" spans="1:4">
       <c r="B42" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="C42" s="1"/>
     </row>
     <row r="43" spans="1:4">
       <c r="B43" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="C43" s="1"/>
     </row>
     <row r="44" spans="1:4">
       <c r="B44" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="C44" s="1"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>