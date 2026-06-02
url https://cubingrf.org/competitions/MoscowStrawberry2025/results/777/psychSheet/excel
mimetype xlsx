--- v3 (2026-04-17)
+++ v4 (2026-06-02)
@@ -17,414 +17,414 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="777" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="123">
   <si>
     <t>#</t>
   </si>
   <si>
-    <t>Competitor</t>
-[...8 lines deleted...]
-    <t>Timofei Tarasenko</t>
+    <t>Имя и фамилия участника</t>
+  </si>
+  <si>
+    <t>Среднее</t>
+  </si>
+  <si>
+    <t>Лучшее</t>
+  </si>
+  <si>
+    <t>Тимофей Тарасенко</t>
   </si>
   <si>
     <t>1:51.12</t>
   </si>
   <si>
     <t>1:44.79</t>
   </si>
   <si>
-    <t>Slavomil Voloskov</t>
+    <t>Славомил Волосков</t>
   </si>
   <si>
     <t>2:19.85</t>
   </si>
   <si>
     <t>2:12.63</t>
   </si>
   <si>
-    <t>Andrey Panov</t>
+    <t>Андрей Панов</t>
   </si>
   <si>
     <t>2:36.80</t>
   </si>
   <si>
     <t>2:25.69</t>
   </si>
   <si>
-    <t>Oleg Akkerman</t>
+    <t>Олег Аккерман</t>
   </si>
   <si>
     <t>2:37.91</t>
   </si>
   <si>
     <t>2:29.41</t>
   </si>
   <si>
-    <t>Anatolii Turenko</t>
+    <t>Анатолий Туренко</t>
   </si>
   <si>
     <t>2:46.60</t>
   </si>
   <si>
     <t>2:34.91</t>
   </si>
   <si>
-    <t>Dmitry Vasilyev</t>
+    <t>Дмитрий Васильев</t>
   </si>
   <si>
     <t>2:48.71</t>
   </si>
   <si>
     <t>2:37.21</t>
   </si>
   <si>
-    <t>Lev Maslov</t>
+    <t>Лев Маслов</t>
   </si>
   <si>
     <t>2:55.00</t>
   </si>
   <si>
     <t>2:45.19</t>
   </si>
   <si>
-    <t>Roman Shilov</t>
+    <t>Роман Шилов</t>
   </si>
   <si>
     <t>2:55.10</t>
   </si>
   <si>
     <t>2:51.70</t>
   </si>
   <si>
-    <t>Dmitrii Dusheiko</t>
+    <t>Дмитрий Душейко</t>
   </si>
   <si>
     <t>2:56.07</t>
   </si>
   <si>
     <t>2:46.81</t>
   </si>
   <si>
-    <t>Vladislav Melnikov</t>
+    <t>Владислав Мельников</t>
   </si>
   <si>
     <t>2:56.25</t>
   </si>
   <si>
     <t>2:49.05</t>
   </si>
   <si>
-    <t>Vadim Sukharev</t>
+    <t>Вадим Сухарев</t>
   </si>
   <si>
     <t>3:25.91</t>
   </si>
   <si>
     <t>3:11.98</t>
   </si>
   <si>
-    <t>Aleksandr Kropotov</t>
+    <t>Александр Кропотов</t>
   </si>
   <si>
     <t>3:28.11</t>
   </si>
   <si>
     <t>3:22.47</t>
   </si>
   <si>
-    <t>Maxim Ilin</t>
+    <t>Максим Ильин</t>
   </si>
   <si>
     <t>3:33.19</t>
   </si>
   <si>
     <t>3:21.18</t>
   </si>
   <si>
-    <t>Aleksandr Gerasimov</t>
+    <t>Александр Герасимов</t>
   </si>
   <si>
     <t>3:35.48</t>
   </si>
   <si>
     <t>3:27.84</t>
   </si>
   <si>
-    <t>Timofey Tereshchenko</t>
+    <t>Тимофей Терещенко</t>
   </si>
   <si>
     <t>3:44.06</t>
   </si>
   <si>
     <t>3:36.70</t>
   </si>
   <si>
-    <t>Oleg Kremlyov</t>
+    <t>Олег Кремлёв</t>
   </si>
   <si>
     <t>4:05.82</t>
   </si>
   <si>
     <t>3:50.17</t>
   </si>
   <si>
-    <t>Ilya Epifanov</t>
+    <t>Илья Епифанов</t>
   </si>
   <si>
     <t>4:07.45</t>
   </si>
   <si>
     <t>3:36.75</t>
   </si>
   <si>
-    <t>Islam Kitiev</t>
+    <t>Ислам Китиев</t>
   </si>
   <si>
     <t>4:13.15</t>
   </si>
   <si>
     <t>3:50.45</t>
   </si>
   <si>
-    <t>Olga Yasakova</t>
+    <t>Ольга Ясакова</t>
   </si>
   <si>
     <t>4:18.15</t>
   </si>
   <si>
     <t>4:07.24</t>
   </si>
   <si>
-    <t>Daniil Tambovtsev</t>
+    <t>Даниил Тамбовцев</t>
   </si>
   <si>
     <t>4:20.73</t>
   </si>
   <si>
     <t>3:51.66</t>
   </si>
   <si>
-    <t>Konstantin Artiushenko</t>
+    <t>Константин Артюшенко</t>
   </si>
   <si>
     <t>4:35.83</t>
   </si>
   <si>
     <t>4:14.72</t>
   </si>
   <si>
-    <t>Andrey Zhukov</t>
+    <t>Андрей Жуков</t>
   </si>
   <si>
     <t>4:37.94</t>
   </si>
   <si>
     <t>4:21.94</t>
   </si>
   <si>
-    <t>Maxim Znamenshchikov</t>
+    <t>Максим Знаменщиков</t>
   </si>
   <si>
     <t>4:42.00</t>
   </si>
   <si>
     <t>4:21.68</t>
   </si>
   <si>
-    <t>Vladimir Tikhonenko</t>
+    <t>Владимир Тихоненко</t>
   </si>
   <si>
     <t>4:51.17</t>
   </si>
   <si>
     <t>4:25.95</t>
   </si>
   <si>
-    <t>Andrey Bakin</t>
+    <t>Андрей Бакин</t>
   </si>
   <si>
     <t>4:58.18</t>
   </si>
   <si>
     <t>4:44.68</t>
   </si>
   <si>
-    <t>Ivan Milyi</t>
+    <t>Иван Милый</t>
   </si>
   <si>
     <t>5:06.79</t>
   </si>
   <si>
     <t>5:01.21</t>
   </si>
   <si>
-    <t>Kirill Nurmukhamedov</t>
+    <t>Кирилл Нурмухамедов</t>
   </si>
   <si>
     <t>5:16.93</t>
   </si>
   <si>
     <t>4:50.93</t>
   </si>
   <si>
-    <t>Anastasiya Maykova</t>
+    <t>Анастасия Майкова</t>
   </si>
   <si>
     <t>5:30.66</t>
   </si>
   <si>
     <t>5:05.46</t>
   </si>
   <si>
-    <t>Vladislav Zatolokin</t>
+    <t>Владислав Затолокин</t>
   </si>
   <si>
     <t>5:31.03</t>
   </si>
   <si>
     <t>4:26.27</t>
   </si>
   <si>
-    <t>Mikhail Govgolenko</t>
+    <t>Михаил Говголенко</t>
   </si>
   <si>
     <t>5:51.15</t>
   </si>
   <si>
     <t>5:43.99</t>
   </si>
   <si>
-    <t>Kseniya Zyryanova</t>
+    <t>Ксения Зырянова</t>
   </si>
   <si>
     <t>5:56.43</t>
   </si>
   <si>
     <t>5:39.54</t>
   </si>
   <si>
-    <t>Darʹya Poyda</t>
+    <t>Дарья Пойда</t>
   </si>
   <si>
     <t>6:03.93</t>
   </si>
   <si>
     <t>5:41.55</t>
   </si>
   <si>
-    <t>Leonid Tarasenko</t>
+    <t>Леонид Тарасенко</t>
   </si>
   <si>
     <t>6:25.75</t>
   </si>
   <si>
     <t>5:59.96</t>
   </si>
   <si>
-    <t>Gleb Nekrasov</t>
+    <t>Глеб Некрасов</t>
   </si>
   <si>
     <t>6:38.82</t>
   </si>
   <si>
     <t>6:29.84</t>
   </si>
   <si>
-    <t>Dmitriy Dunaev</t>
+    <t>Дмитрий Дунаев</t>
   </si>
   <si>
     <t>7:19.82</t>
   </si>
   <si>
     <t>6:47.67</t>
   </si>
   <si>
-    <t>Diana Murnik</t>
+    <t>Диана Мурник</t>
   </si>
   <si>
     <t>8:53.47</t>
   </si>
   <si>
     <t>7:56.63</t>
   </si>
   <si>
-    <t>Egor Kharitonov</t>
+    <t>Егор Харитонов</t>
   </si>
   <si>
     <t>7:00.71</t>
   </si>
   <si>
-    <t>Lev Kuraev</t>
+    <t>Лев Кураев</t>
   </si>
   <si>
     <t>7:53.45</t>
   </si>
   <si>
-    <t>Egor Kasyuk</t>
+    <t>Егор Касюк</t>
   </si>
   <si>
     <t>7:54.81</t>
   </si>
   <si>
-    <t>Alexander Korev</t>
+    <t>Александр Корев</t>
   </si>
   <si>
     <t>9:15.08</t>
   </si>
   <si>
-    <t>Anastasiya Vergunova</t>
-[...5 lines deleted...]
-    <t>Ivan Sidorenko</t>
+    <t>Анастасия Вергунова</t>
+  </si>
+  <si>
+    <t>Артём Райхман</t>
+  </si>
+  <si>
+    <t>Иван Сидоренко</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -747,51 +747,51 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D44"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C44" sqref="C44"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="3.428" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="26.993" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="9.283" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>4</v>
       </c>