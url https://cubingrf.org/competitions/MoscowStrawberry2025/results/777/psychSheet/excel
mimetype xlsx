--- v4 (2026-06-02)
+++ v5 (2026-07-23)
@@ -44,68 +44,68 @@
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Тимофей Тарасенко</t>
   </si>
   <si>
     <t>1:51.12</t>
   </si>
   <si>
     <t>1:44.79</t>
   </si>
   <si>
     <t>Славомил Волосков</t>
   </si>
   <si>
     <t>2:19.85</t>
   </si>
   <si>
     <t>2:12.63</t>
   </si>
   <si>
+    <t>Олег Аккерман</t>
+  </si>
+  <si>
+    <t>2:32.95</t>
+  </si>
+  <si>
+    <t>2:24.40</t>
+  </si>
+  <si>
     <t>Андрей Панов</t>
   </si>
   <si>
     <t>2:36.80</t>
   </si>
   <si>
     <t>2:25.69</t>
   </si>
   <si>
-    <t>Олег Аккерман</t>
-[...7 lines deleted...]
-  <si>
     <t>Анатолий Туренко</t>
   </si>
   <si>
     <t>2:46.60</t>
   </si>
   <si>
     <t>2:34.91</t>
   </si>
   <si>
     <t>Дмитрий Васильев</t>
   </si>
   <si>
     <t>2:48.71</t>
   </si>
   <si>
     <t>2:37.21</t>
   </si>
   <si>
     <t>Лев Маслов</t>
   </si>
   <si>
     <t>2:55.00</t>
   </si>
   <si>
     <t>2:45.19</t>
@@ -119,126 +119,126 @@
   <si>
     <t>2:51.70</t>
   </si>
   <si>
     <t>Дмитрий Душейко</t>
   </si>
   <si>
     <t>2:56.07</t>
   </si>
   <si>
     <t>2:46.81</t>
   </si>
   <si>
     <t>Владислав Мельников</t>
   </si>
   <si>
     <t>2:56.25</t>
   </si>
   <si>
     <t>2:49.05</t>
   </si>
   <si>
     <t>Вадим Сухарев</t>
   </si>
   <si>
-    <t>3:25.91</t>
-[...2 lines deleted...]
-    <t>3:11.98</t>
+    <t>3:01.41</t>
+  </si>
+  <si>
+    <t>2:54.04</t>
   </si>
   <si>
     <t>Александр Кропотов</t>
   </si>
   <si>
     <t>3:28.11</t>
   </si>
   <si>
     <t>3:22.47</t>
   </si>
   <si>
+    <t>Александр Герасимов</t>
+  </si>
+  <si>
+    <t>3:29.75</t>
+  </si>
+  <si>
+    <t>3:21.35</t>
+  </si>
+  <si>
     <t>Максим Ильин</t>
   </si>
   <si>
     <t>3:33.19</t>
   </si>
   <si>
     <t>3:21.18</t>
   </si>
   <si>
-    <t>Александр Герасимов</t>
-[...7 lines deleted...]
-  <si>
     <t>Тимофей Терещенко</t>
   </si>
   <si>
     <t>3:44.06</t>
   </si>
   <si>
     <t>3:36.70</t>
   </si>
   <si>
+    <t>Ольга Ясакова</t>
+  </si>
+  <si>
+    <t>4:02.70</t>
+  </si>
+  <si>
+    <t>3:53.57</t>
+  </si>
+  <si>
     <t>Олег Кремлёв</t>
   </si>
   <si>
     <t>4:05.82</t>
   </si>
   <si>
     <t>3:50.17</t>
   </si>
   <si>
     <t>Илья Епифанов</t>
   </si>
   <si>
     <t>4:07.45</t>
   </si>
   <si>
     <t>3:36.75</t>
   </si>
   <si>
     <t>Ислам Китиев</t>
   </si>
   <si>
     <t>4:13.15</t>
   </si>
   <si>
     <t>3:50.45</t>
-  </si>
-[...7 lines deleted...]
-    <t>4:07.24</t>
   </si>
   <si>
     <t>Даниил Тамбовцев</t>
   </si>
   <si>
     <t>4:20.73</t>
   </si>
   <si>
     <t>3:51.66</t>
   </si>
   <si>
     <t>Константин Артюшенко</t>
   </si>
   <si>
     <t>4:35.83</t>
   </si>
   <si>
     <t>4:14.72</t>
   </si>
   <si>
     <t>Андрей Жуков</t>
   </si>
   <si>
     <t>4:37.94</t>
   </si>