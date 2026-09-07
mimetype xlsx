--- v5 (2026-07-23)
+++ v6 (2026-09-07)
@@ -38,155 +38,155 @@
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Тимофей Тарасенко</t>
   </si>
   <si>
     <t>1:51.12</t>
   </si>
   <si>
     <t>1:44.79</t>
   </si>
   <si>
     <t>Славомил Волосков</t>
   </si>
   <si>
-    <t>2:19.85</t>
+    <t>2:18.95</t>
   </si>
   <si>
     <t>2:12.63</t>
   </si>
   <si>
     <t>Олег Аккерман</t>
   </si>
   <si>
-    <t>2:32.95</t>
-[...2 lines deleted...]
-    <t>2:24.40</t>
+    <t>2:27.12</t>
+  </si>
+  <si>
+    <t>2:15.49</t>
+  </si>
+  <si>
+    <t>Владислав Мельников</t>
+  </si>
+  <si>
+    <t>2:35.96</t>
+  </si>
+  <si>
+    <t>2:34.92</t>
   </si>
   <si>
     <t>Андрей Панов</t>
   </si>
   <si>
     <t>2:36.80</t>
   </si>
   <si>
     <t>2:25.69</t>
   </si>
   <si>
     <t>Анатолий Туренко</t>
   </si>
   <si>
-    <t>2:46.60</t>
+    <t>2:45.00</t>
   </si>
   <si>
     <t>2:34.91</t>
   </si>
   <si>
+    <t>Лев Маслов</t>
+  </si>
+  <si>
+    <t>2:47.29</t>
+  </si>
+  <si>
+    <t>2:36.64</t>
+  </si>
+  <si>
     <t>Дмитрий Васильев</t>
   </si>
   <si>
     <t>2:48.71</t>
   </si>
   <si>
     <t>2:37.21</t>
   </si>
   <si>
-    <t>Лев Маслов</t>
-[...7 lines deleted...]
-  <si>
     <t>Роман Шилов</t>
   </si>
   <si>
     <t>2:55.10</t>
   </si>
   <si>
     <t>2:51.70</t>
   </si>
   <si>
     <t>Дмитрий Душейко</t>
   </si>
   <si>
     <t>2:56.07</t>
   </si>
   <si>
     <t>2:46.81</t>
   </si>
   <si>
-    <t>Владислав Мельников</t>
-[...7 lines deleted...]
-  <si>
     <t>Вадим Сухарев</t>
   </si>
   <si>
-    <t>3:01.41</t>
+    <t>2:58.76</t>
   </si>
   <si>
     <t>2:54.04</t>
   </si>
   <si>
+    <t>Александр Герасимов</t>
+  </si>
+  <si>
+    <t>3:20.28</t>
+  </si>
+  <si>
+    <t>3:13.58</t>
+  </si>
+  <si>
     <t>Александр Кропотов</t>
   </si>
   <si>
     <t>3:28.11</t>
   </si>
   <si>
     <t>3:22.47</t>
   </si>
   <si>
-    <t>Александр Герасимов</t>
-[...7 lines deleted...]
-  <si>
     <t>Максим Ильин</t>
   </si>
   <si>
     <t>3:33.19</t>
   </si>
   <si>
     <t>3:21.18</t>
   </si>
   <si>
     <t>Тимофей Терещенко</t>
   </si>
   <si>
     <t>3:44.06</t>
   </si>
   <si>
     <t>3:36.70</t>
   </si>
   <si>
     <t>Ольга Ясакова</t>
   </si>
   <si>
     <t>4:02.70</t>
   </si>
   <si>
     <t>3:53.57</t>
@@ -206,66 +206,66 @@
   <si>
     <t>4:07.45</t>
   </si>
   <si>
     <t>3:36.75</t>
   </si>
   <si>
     <t>Ислам Китиев</t>
   </si>
   <si>
     <t>4:13.15</t>
   </si>
   <si>
     <t>3:50.45</t>
   </si>
   <si>
     <t>Даниил Тамбовцев</t>
   </si>
   <si>
     <t>4:20.73</t>
   </si>
   <si>
     <t>3:51.66</t>
   </si>
   <si>
+    <t>Андрей Жуков</t>
+  </si>
+  <si>
+    <t>4:35.23</t>
+  </si>
+  <si>
+    <t>4:20.64</t>
+  </si>
+  <si>
     <t>Константин Артюшенко</t>
   </si>
   <si>
     <t>4:35.83</t>
   </si>
   <si>
     <t>4:14.72</t>
-  </si>
-[...7 lines deleted...]
-    <t>4:21.94</t>
   </si>
   <si>
     <t>Максим Знаменщиков</t>
   </si>
   <si>
     <t>4:42.00</t>
   </si>
   <si>
     <t>4:21.68</t>
   </si>
   <si>
     <t>Владимир Тихоненко</t>
   </si>
   <si>
     <t>4:51.17</t>
   </si>
   <si>
     <t>4:25.95</t>
   </si>
   <si>
     <t>Андрей Бакин</t>
   </si>
   <si>
     <t>4:58.18</t>
   </si>