--- v7 (2026-09-07)
+++ v8 (2026-10-22)
@@ -12,338 +12,347 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="minx" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="202">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="204">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Тимофей Тарасенко</t>
   </si>
   <si>
     <t>25.33</t>
   </si>
   <si>
     <t>21.79</t>
   </si>
   <si>
+    <t>Олег Кремлёв</t>
+  </si>
+  <si>
+    <t>35.62</t>
+  </si>
+  <si>
+    <t>32.86</t>
+  </si>
+  <si>
+    <t>Славомил Волосков</t>
+  </si>
+  <si>
+    <t>38.47</t>
+  </si>
+  <si>
+    <t>34.30</t>
+  </si>
+  <si>
     <t>Анатолий Туренко</t>
   </si>
   <si>
     <t>39.00</t>
   </si>
   <si>
     <t>35.28</t>
   </si>
   <si>
     <t>Дмитрий Васильев</t>
   </si>
   <si>
-    <t>41.65</t>
+    <t>39.67</t>
   </si>
   <si>
     <t>35.69</t>
   </si>
   <si>
-    <t>Славомил Волосков</t>
-[...7 lines deleted...]
-  <si>
     <t>Вадим Сухарев</t>
   </si>
   <si>
     <t>43.45</t>
   </si>
   <si>
     <t>37.74</t>
   </si>
   <si>
     <t>Дарья Елисеева</t>
   </si>
   <si>
     <t>43.82</t>
   </si>
   <si>
     <t>38.67</t>
   </si>
   <si>
-    <t>Олег Кремлёв</t>
-[...7 lines deleted...]
-  <si>
     <t>Ислам Китиев</t>
   </si>
   <si>
     <t>44.16</t>
   </si>
   <si>
     <t>40.28</t>
   </si>
   <si>
     <t>Андрей Панов</t>
   </si>
   <si>
-    <t>48.19</t>
-[...2 lines deleted...]
-    <t>45.03</t>
+    <t>46.76</t>
+  </si>
+  <si>
+    <t>44.23</t>
   </si>
   <si>
     <t>Арсений Павлов</t>
   </si>
   <si>
     <t>49.75</t>
   </si>
   <si>
     <t>48.20</t>
   </si>
   <si>
     <t>Иван Ворошилов</t>
   </si>
   <si>
     <t>51.68</t>
   </si>
   <si>
     <t>48.98</t>
   </si>
   <si>
     <t>Максим Знаменщиков</t>
   </si>
   <si>
     <t>54.70</t>
   </si>
   <si>
     <t>45.79</t>
   </si>
   <si>
     <t>Тимур Иманов</t>
   </si>
   <si>
     <t>55.35</t>
   </si>
   <si>
     <t>45.38</t>
   </si>
   <si>
     <t>Максим Ильин</t>
   </si>
   <si>
     <t>57.83</t>
   </si>
   <si>
     <t>53.35</t>
   </si>
   <si>
+    <t>Макар Тихонов</t>
+  </si>
+  <si>
+    <t>1:00.52</t>
+  </si>
+  <si>
+    <t>53.18</t>
+  </si>
+  <si>
     <t>Даниил Тамбовцев</t>
   </si>
   <si>
     <t>1:00.85</t>
   </si>
   <si>
     <t>54.21</t>
   </si>
   <si>
     <t>Роман Шилов</t>
   </si>
   <si>
     <t>1:01.00</t>
   </si>
   <si>
     <t>56.78</t>
   </si>
   <si>
     <t>Тимофей Терещенко</t>
   </si>
   <si>
     <t>1:02.03</t>
   </si>
   <si>
     <t>54.26</t>
   </si>
   <si>
     <t>Мария Жиц</t>
   </si>
   <si>
     <t>1:03.32</t>
   </si>
   <si>
     <t>59.53</t>
   </si>
   <si>
     <t>Владимир Филин</t>
   </si>
   <si>
     <t>1:05.05</t>
   </si>
   <si>
     <t>57.94</t>
   </si>
   <si>
+    <t>Лев Маслов</t>
+  </si>
+  <si>
+    <t>1:06.32</t>
+  </si>
+  <si>
+    <t>57.50</t>
+  </si>
+  <si>
     <t>Леонид Тарасенко</t>
   </si>
   <si>
     <t>1:07.49</t>
   </si>
   <si>
     <t>59.76</t>
   </si>
   <si>
-    <t>Макар Тихонов</t>
-[...7 lines deleted...]
-  <si>
     <t>Константин Артюшенко</t>
   </si>
   <si>
     <t>1:09.01</t>
   </si>
   <si>
     <t>Дмитрий Гундин</t>
   </si>
   <si>
     <t>1:09.31</t>
   </si>
   <si>
     <t>1:01.59</t>
   </si>
   <si>
-    <t>Лев Маслов</t>
-[...7 lines deleted...]
-  <si>
     <t>Константин Васильев</t>
   </si>
   <si>
     <t>1:10.96</t>
   </si>
   <si>
     <t>1:05.24</t>
   </si>
   <si>
     <t>Лев Якименко</t>
   </si>
   <si>
-    <t>1:16.62</t>
+    <t>1:11.73</t>
+  </si>
+  <si>
+    <t>1:05.75</t>
+  </si>
+  <si>
+    <t>Олег Аккерман</t>
   </si>
   <si>
     <t>1:12.35</t>
   </si>
   <si>
-    <t>Олег Аккерман</t>
-[...5 lines deleted...]
-    <t>1:09.92</t>
+    <t>1:07.86</t>
   </si>
   <si>
     <t>Иван Ковальчук</t>
   </si>
   <si>
     <t>1:20.65</t>
   </si>
   <si>
     <t>1:14.12</t>
   </si>
   <si>
     <t>Филипп Радинский</t>
   </si>
   <si>
     <t>1:20.89</t>
   </si>
   <si>
     <t>1:11.88</t>
   </si>
   <si>
     <t>Степан Мельников</t>
   </si>
   <si>
     <t>1:21.34</t>
   </si>
   <si>
     <t>1:18.60</t>
   </si>
   <si>
     <t>Анастасия Майкова</t>
   </si>
   <si>
     <t>1:21.61</t>
   </si>
   <si>
-    <t>1:16.12</t>
+    <t>1:11.87</t>
+  </si>
+  <si>
+    <t>Антон Бережнов</t>
+  </si>
+  <si>
+    <t>1:22.56</t>
+  </si>
+  <si>
+    <t>1:12.15</t>
   </si>
   <si>
     <t>Александр Герасимов</t>
   </si>
   <si>
     <t>1:24.99</t>
   </si>
   <si>
     <t>1:17.69</t>
   </si>
   <si>
     <t>Александр Кропотов</t>
   </si>
   <si>
     <t>1:29.28</t>
   </si>
   <si>
     <t>1:21.40</t>
   </si>
   <si>
     <t>Илья Епифанов</t>
   </si>
   <si>
     <t>1:29.40</t>
   </si>
@@ -356,140 +365,131 @@
   <si>
     <t>1:30.09</t>
   </si>
   <si>
     <t>1:10.33</t>
   </si>
   <si>
     <t>Иван Милый</t>
   </si>
   <si>
     <t>1:30.52</t>
   </si>
   <si>
     <t>1:16.67</t>
   </si>
   <si>
     <t>Максим Козловский</t>
   </si>
   <si>
     <t>1:31.29</t>
   </si>
   <si>
     <t>1:29.50</t>
   </si>
   <si>
-    <t>Антон Бережнов</t>
-[...5 lines deleted...]
-    <t>1:23.47</t>
+    <t>Марк Мирошников</t>
+  </si>
+  <si>
+    <t>1:33.92</t>
+  </si>
+  <si>
+    <t>1:24.65</t>
   </si>
   <si>
     <t>Иван Сидоренко</t>
   </si>
   <si>
     <t>1:35.62</t>
   </si>
   <si>
     <t>1:24.37</t>
   </si>
   <si>
     <t>Алексей Корицкий</t>
   </si>
   <si>
     <t>1:35.71</t>
   </si>
   <si>
     <t>1:23.07</t>
   </si>
   <si>
     <t>Кирилл Нурмухамедов</t>
   </si>
   <si>
     <t>1:36.32</t>
   </si>
   <si>
     <t>1:30.86</t>
   </si>
   <si>
     <t>Ксения Зырянова</t>
   </si>
   <si>
     <t>1:36.86</t>
   </si>
   <si>
     <t>1:24.90</t>
   </si>
   <si>
-    <t>Марк Мирошников</t>
-[...5 lines deleted...]
-    <t>1:32.66</t>
+    <t>Никита Евланов</t>
+  </si>
+  <si>
+    <t>1:37.35</t>
+  </si>
+  <si>
+    <t>1:35.50</t>
   </si>
   <si>
     <t>Алексей Сенаторов</t>
   </si>
   <si>
     <t>1:40.92</t>
   </si>
   <si>
     <t>1:32.51</t>
   </si>
   <si>
     <t>Никита Малышкин</t>
   </si>
   <si>
     <t>1:44.44</t>
   </si>
   <si>
     <t>1:31.87</t>
   </si>
   <si>
     <t>Георгий Голосов</t>
   </si>
   <si>
     <t>1:50.79</t>
   </si>
   <si>
     <t>1:33.37</t>
   </si>
   <si>
-    <t>Никита Евланов</t>
-[...7 lines deleted...]
-  <si>
     <t>Александр Корев</t>
   </si>
   <si>
     <t>1:57.29</t>
   </si>
   <si>
     <t>1:44.66</t>
   </si>
   <si>
     <t>Михаил Говголенко</t>
   </si>
   <si>
     <t>1:58.10</t>
   </si>
   <si>
     <t>1:49.35</t>
   </si>
   <si>
     <t>Дмитрий Колотвин</t>
   </si>
   <si>
     <t>2:04.80</t>
   </si>
   <si>
     <t>1:50.58</t>
@@ -509,153 +509,159 @@
   <si>
     <t>2:15.35</t>
   </si>
   <si>
     <t>1:57.33</t>
   </si>
   <si>
     <t>Егор Касюк</t>
   </si>
   <si>
     <t>2:20.74</t>
   </si>
   <si>
     <t>2:06.03</t>
   </si>
   <si>
     <t>Дарья Пойда</t>
   </si>
   <si>
     <t>2:29.62</t>
   </si>
   <si>
     <t>2:15.02</t>
   </si>
   <si>
+    <t>Дмитрий Дунаев</t>
+  </si>
+  <si>
+    <t>2:30.41</t>
+  </si>
+  <si>
+    <t>2:08.03</t>
+  </si>
+  <si>
     <t>Владислав Затолокин</t>
   </si>
   <si>
     <t>2:34.68</t>
   </si>
   <si>
     <t>1:59.21</t>
   </si>
   <si>
     <t>Владимир Буковец</t>
   </si>
   <si>
     <t>2:43.62</t>
   </si>
   <si>
     <t>2:08.75</t>
   </si>
   <si>
     <t>Диана Мурник</t>
   </si>
   <si>
     <t>2:52.02</t>
   </si>
   <si>
     <t>2:21.71</t>
   </si>
   <si>
     <t>Мария Подчуфарова</t>
   </si>
   <si>
     <t>2:07.11</t>
   </si>
   <si>
     <t>Егор Харитонов</t>
   </si>
   <si>
     <t>2:09.51</t>
   </si>
   <si>
     <t>София Хегай</t>
   </si>
   <si>
     <t>2:13.98</t>
   </si>
   <si>
+    <t>Арсений Кузовлев</t>
+  </si>
+  <si>
+    <t>2:14.98</t>
+  </si>
+  <si>
     <t>Тимофей Антонов</t>
   </si>
   <si>
     <t>2:17.33</t>
   </si>
   <si>
-    <t>Дмитрий Дунаев</t>
-[...10 lines deleted...]
-  <si>
     <t>Глеб Некрасов</t>
   </si>
   <si>
     <t>2:20.42</t>
   </si>
   <si>
     <t>Дмитрий Резяпкин</t>
   </si>
   <si>
     <t>2:20.54</t>
   </si>
   <si>
     <t>Татьяна Григоровская</t>
   </si>
   <si>
-    <t>2:59.78</t>
+    <t>2:28.29</t>
+  </si>
+  <si>
+    <t>Роман Комиссаров</t>
+  </si>
+  <si>
+    <t>2:42.16</t>
   </si>
   <si>
     <t>Ольга Кун</t>
   </si>
   <si>
     <t>4:47.22</t>
   </si>
   <si>
     <t>Александра Дорочинская</t>
   </si>
   <si>
     <t>Анастасия Вергунова</t>
   </si>
   <si>
     <t>Андрей Бакин</t>
   </si>
   <si>
     <t>Артём Райхман</t>
   </si>
   <si>
     <t>Денис Синюшкин</t>
-  </si>
-[...1 lines deleted...]
-    <t>Роман Комиссаров</t>
   </si>
   <si>
     <t>Руслан Самохвалов</t>
   </si>
   <si>
     <t>Рустам Исмаилов</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
@@ -1308,65 +1314,65 @@
     <row r="22" spans="1:4">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22" t="s">
         <v>64</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>65</v>
       </c>
       <c r="D22" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23" t="s">
         <v>67</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>68</v>
       </c>
       <c r="D23" t="s">
-        <v>50</v>
+        <v>69</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="D24" t="s">
-        <v>71</v>
+        <v>53</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25" t="s">
         <v>72</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>73</v>
       </c>
       <c r="D25" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26" t="s">
         <v>75</v>
       </c>
       <c r="C26" s="1" t="s">
         <v>76</v>
@@ -1808,208 +1814,216 @@
       <c r="D57" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58" t="s">
         <v>171</v>
       </c>
       <c r="C58" s="1" t="s">
         <v>172</v>
       </c>
       <c r="D58" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59" t="s">
         <v>174</v>
       </c>
-      <c r="C59" s="1"/>
+      <c r="C59" s="1" t="s">
+        <v>175</v>
+      </c>
       <c r="D59" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="C60" s="1"/>
       <c r="D60" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="C61" s="1"/>
       <c r="D61" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
     </row>
     <row r="62" spans="1:4">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="C62" s="1"/>
       <c r="D62" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
     </row>
     <row r="63" spans="1:4">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="C63" s="1"/>
       <c r="D63" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="C64" s="1"/>
       <c r="D64" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
     </row>
     <row r="65" spans="1:4">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="C65" s="1"/>
       <c r="D65" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
     </row>
     <row r="66" spans="1:4">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="C66" s="1"/>
       <c r="D66" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
     </row>
     <row r="67" spans="1:4">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="C67" s="1"/>
       <c r="D67" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="C68" s="1"/>
       <c r="D68" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
     </row>
     <row r="69" spans="1:4">
+      <c r="A69">
+        <v>68</v>
+      </c>
       <c r="B69" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="C69" s="1"/>
+      <c r="D69" t="s">
+        <v>196</v>
+      </c>
     </row>
     <row r="70" spans="1:4">
       <c r="B70" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="C70" s="1"/>
     </row>
     <row r="71" spans="1:4">
       <c r="B71" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="C71" s="1"/>
     </row>
     <row r="72" spans="1:4">
       <c r="B72" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="C72" s="1"/>
     </row>
     <row r="73" spans="1:4">
       <c r="B73" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="C73" s="1"/>
     </row>
     <row r="74" spans="1:4">
       <c r="B74" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="C74" s="1"/>
     </row>
     <row r="75" spans="1:4">
       <c r="B75" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="C75" s="1"/>
     </row>
     <row r="76" spans="1:4">
       <c r="B76" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="C76" s="1"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>