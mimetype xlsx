--- v4 (2026-09-07)
+++ v5 (2026-10-22)
@@ -209,51 +209,51 @@
   <si>
     <t>1:28.42</t>
   </si>
   <si>
     <t>Anastasiya Maykova</t>
   </si>
   <si>
     <t>2:27.62</t>
   </si>
   <si>
     <t>1:37.37</t>
   </si>
   <si>
     <t>Yuri Konovalov</t>
   </si>
   <si>
     <t>1:42.64</t>
   </si>
   <si>
     <t>Olga Yasakova</t>
   </si>
   <si>
     <t>2:25.57</t>
   </si>
   <si>
-    <t>1:45.01</t>
+    <t>1:42.88</t>
   </si>
   <si>
     <t>Dmitriy Tupis</t>
   </si>
   <si>
     <t>1:46.29</t>
   </si>
   <si>
     <t>Timofei Tarasenko</t>
   </si>
   <si>
     <t>1:55.90</t>
   </si>
   <si>
     <t>Ivan Oleinikov</t>
   </si>
   <si>
     <t>2:11.29</t>
   </si>
   <si>
     <t>Vladislav Shurshilin</t>
   </si>
   <si>
     <t>3:20.75</t>
   </si>