--- v1 (2026-03-03)
+++ v2 (2026-04-19)
@@ -17,357 +17,357 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="333bf" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="104">
   <si>
     <t>#</t>
   </si>
   <si>
-    <t>Имя и фамилия участника</t>
-[...11 lines deleted...]
-    <t>21.69</t>
+    <t>Competitor</t>
+  </si>
+  <si>
+    <t>Average</t>
+  </si>
+  <si>
+    <t>Best</t>
+  </si>
+  <si>
+    <t>Nikita Popkov</t>
+  </si>
+  <si>
+    <t>20.49</t>
   </si>
   <si>
     <t>16.34</t>
   </si>
   <si>
-    <t>Григорий Алексеев</t>
+    <t>Grigorii Alekseev</t>
   </si>
   <si>
     <t>22.95</t>
   </si>
   <si>
     <t>19.95</t>
   </si>
   <si>
-    <t>Дмитрий Сауков</t>
+    <t>Dmitrii Saukov</t>
   </si>
   <si>
     <t>24.98</t>
   </si>
   <si>
     <t>21.12</t>
   </si>
   <si>
-    <t>Андрей Копосов</t>
+    <t>Andrey Koposov</t>
   </si>
   <si>
     <t>28.66</t>
   </si>
   <si>
     <t>23.36</t>
   </si>
   <si>
-    <t>Полина Лаптева</t>
+    <t>Polina Lapteva</t>
   </si>
   <si>
     <t>37.43</t>
   </si>
   <si>
-    <t>25.98</t>
-[...2 lines deleted...]
-    <t>Александр Черкасов</t>
+    <t>24.27</t>
+  </si>
+  <si>
+    <t>Aleksandr Cherkasov</t>
   </si>
   <si>
     <t>47.53</t>
   </si>
   <si>
     <t>31.16</t>
   </si>
   <si>
-    <t>Андрей Ильин</t>
+    <t>Andrei Ilin</t>
   </si>
   <si>
     <t>1:04.42</t>
   </si>
   <si>
     <t>32.78</t>
   </si>
   <si>
-    <t>Николай Подобаев</t>
+    <t>Nikolay Podobayev</t>
   </si>
   <si>
     <t>1:09.96</t>
   </si>
   <si>
     <t>37.54</t>
   </si>
   <si>
-    <t>Андрей Синицын</t>
+    <t>Andrey Sinitsyn</t>
   </si>
   <si>
     <t>1:05.76</t>
   </si>
   <si>
     <t>38.57</t>
   </si>
   <si>
-    <t>Максимилиан Корчагин</t>
+    <t>Max Korchagin</t>
   </si>
   <si>
     <t>59.63</t>
   </si>
   <si>
     <t>43.87</t>
   </si>
   <si>
-    <t>Алексей Шах</t>
+    <t>Aleksey Shakh</t>
   </si>
   <si>
     <t>51.84</t>
   </si>
   <si>
-    <t>Андрей Жуков</t>
+    <t>Andrey Zhukov</t>
   </si>
   <si>
     <t>2:35.11</t>
   </si>
   <si>
     <t>59.01</t>
   </si>
   <si>
-    <t>Екатерина Канева</t>
+    <t>Ekaterina Kaneva</t>
   </si>
   <si>
     <t>1:05.48</t>
   </si>
   <si>
-    <t>Владимир Филин</t>
+    <t>Vladimir Filin</t>
   </si>
   <si>
     <t>1:05.61</t>
   </si>
   <si>
-    <t>Славомил Волосков</t>
+    <t>Slavomil Voloskov</t>
   </si>
   <si>
     <t>1:43.02</t>
   </si>
   <si>
-    <t>1:10.34</t>
-[...2 lines deleted...]
-    <t>Дмитрий Саргсян</t>
+    <t>1:07.45</t>
+  </si>
+  <si>
+    <t>Dmitriy Sargsyan</t>
   </si>
   <si>
     <t>1:14.66</t>
   </si>
   <si>
-    <t>Андрей Панов</t>
+    <t>Andrey Panov</t>
   </si>
   <si>
     <t>1:35.70</t>
   </si>
   <si>
     <t>1:19.98</t>
   </si>
   <si>
-    <t>Михаил Игнатьев</t>
+    <t>Mikhail Ignatʹyev</t>
   </si>
   <si>
     <t>1:48.61</t>
   </si>
   <si>
     <t>1:21.14</t>
   </si>
   <si>
-    <t>Анатолий Туренко</t>
+    <t>Anatolii Turenko</t>
   </si>
   <si>
     <t>1:26.86</t>
   </si>
   <si>
-    <t>Никита Кузнецов</t>
+    <t>Nikita Kuznetsov</t>
   </si>
   <si>
     <t>1:28.42</t>
   </si>
   <si>
-    <t>Анастасия Майкова</t>
+    <t>Anastasiya Maykova</t>
   </si>
   <si>
     <t>2:27.62</t>
   </si>
   <si>
     <t>1:37.37</t>
   </si>
   <si>
-    <t>Юрий Коновалов</t>
+    <t>Yuri Konovalov</t>
   </si>
   <si>
     <t>1:42.64</t>
   </si>
   <si>
-    <t>Дмитрий Тупис</t>
+    <t>Dmitriy Tupis</t>
   </si>
   <si>
     <t>1:46.29</t>
   </si>
   <si>
-    <t>Ольга Ясакова</t>
+    <t>Olga Yasakova</t>
   </si>
   <si>
     <t>2:25.57</t>
   </si>
   <si>
     <t>1:48.72</t>
   </si>
   <si>
-    <t>Тимофей Тарасенко</t>
+    <t>Timofei Tarasenko</t>
   </si>
   <si>
     <t>1:55.90</t>
   </si>
   <si>
-    <t>Иван Олейников</t>
+    <t>Ivan Oleinikov</t>
   </si>
   <si>
     <t>2:11.29</t>
   </si>
   <si>
-    <t>Владислав Шуршилин</t>
+    <t>Vladislav Shurshilin</t>
   </si>
   <si>
     <t>3:20.75</t>
   </si>
   <si>
     <t>2:13.30</t>
   </si>
   <si>
-    <t>Ольга Фёдорова</t>
+    <t>Olga Fyodorova</t>
   </si>
   <si>
     <t>2:18.38</t>
   </si>
   <si>
-    <t>Илья Епифанов</t>
+    <t>Ilya Epifanov</t>
   </si>
   <si>
     <t>3:42.39</t>
   </si>
   <si>
     <t>2:23.01</t>
   </si>
   <si>
-    <t>Артём Куликов</t>
+    <t>Artem Kulikov</t>
   </si>
   <si>
     <t>2:30.10</t>
   </si>
   <si>
-    <t>Иван Милый</t>
+    <t>Ivan Milyi</t>
   </si>
   <si>
     <t>2:35.92</t>
   </si>
   <si>
-    <t>Александр Катюков</t>
+    <t>Alexander Katyukov</t>
   </si>
   <si>
     <t>2:36.76</t>
   </si>
   <si>
-    <t>Александр Ермаков</t>
+    <t>Alexander Ermakov</t>
   </si>
   <si>
     <t>3:19.91</t>
   </si>
   <si>
-    <t>Максим Дейч</t>
+    <t>Maksim Deych</t>
   </si>
   <si>
     <t>4:56.11</t>
   </si>
   <si>
     <t>3:25.99</t>
   </si>
   <si>
-    <t>Андрей Маслов</t>
+    <t>Andrei Maslov</t>
   </si>
   <si>
     <t>3:28.00</t>
   </si>
   <si>
-    <t>Максим Шевченко</t>
+    <t>Maxim Shevchenko</t>
   </si>
   <si>
     <t>5:58.50</t>
   </si>
   <si>
-    <t>Алексей Сенаторов</t>
+    <t>Aleksey Senatorov</t>
   </si>
   <si>
     <t>6:26.99</t>
   </si>
   <si>
-    <t>Владимир Нуждин</t>
-[...17 lines deleted...]
-    <t>Тимур Иманов</t>
+    <t>Vladimir Nuzhdin</t>
+  </si>
+  <si>
+    <t>Vladislav Androsov</t>
+  </si>
+  <si>
+    <t>Danila Ryabinin</t>
+  </si>
+  <si>
+    <t>Ivan Sidorenko</t>
+  </si>
+  <si>
+    <t>Ivan Streshinskiy</t>
+  </si>
+  <si>
+    <t>Maksim Kozlovskiy</t>
+  </si>
+  <si>
+    <t>Timur Imanov</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -690,51 +690,51 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D45"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C45" sqref="C45"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="3.428" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="28.136" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="9.283" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>4</v>
       </c>