--- v2 (2026-04-19)
+++ v3 (2026-07-23)
@@ -17,357 +17,357 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="333bf" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="104">
   <si>
     <t>#</t>
   </si>
   <si>
-    <t>Competitor</t>
-[...8 lines deleted...]
-    <t>Nikita Popkov</t>
+    <t>Имя и фамилия участника</t>
+  </si>
+  <si>
+    <t>Среднее</t>
+  </si>
+  <si>
+    <t>Лучшее</t>
+  </si>
+  <si>
+    <t>Никита Попков</t>
   </si>
   <si>
     <t>20.49</t>
   </si>
   <si>
     <t>16.34</t>
   </si>
   <si>
-    <t>Grigorii Alekseev</t>
+    <t>Григорий Алексеев</t>
   </si>
   <si>
     <t>22.95</t>
   </si>
   <si>
     <t>19.95</t>
   </si>
   <si>
-    <t>Dmitrii Saukov</t>
+    <t>Дмитрий Сауков</t>
   </si>
   <si>
     <t>24.98</t>
   </si>
   <si>
     <t>21.12</t>
   </si>
   <si>
-    <t>Andrey Koposov</t>
+    <t>Андрей Копосов</t>
   </si>
   <si>
     <t>28.66</t>
   </si>
   <si>
     <t>23.36</t>
   </si>
   <si>
-    <t>Polina Lapteva</t>
+    <t>Полина Лаптева</t>
   </si>
   <si>
     <t>37.43</t>
   </si>
   <si>
     <t>24.27</t>
   </si>
   <si>
-    <t>Aleksandr Cherkasov</t>
+    <t>Александр Черкасов</t>
   </si>
   <si>
     <t>47.53</t>
   </si>
   <si>
     <t>31.16</t>
   </si>
   <si>
-    <t>Andrei Ilin</t>
+    <t>Андрей Ильин</t>
   </si>
   <si>
     <t>1:04.42</t>
   </si>
   <si>
     <t>32.78</t>
   </si>
   <si>
-    <t>Nikolay Podobayev</t>
+    <t>Николай Подобаев</t>
   </si>
   <si>
     <t>1:09.96</t>
   </si>
   <si>
     <t>37.54</t>
   </si>
   <si>
-    <t>Andrey Sinitsyn</t>
+    <t>Андрей Синицын</t>
   </si>
   <si>
     <t>1:05.76</t>
   </si>
   <si>
     <t>38.57</t>
   </si>
   <si>
-    <t>Max Korchagin</t>
+    <t>Максимилиан Корчагин</t>
   </si>
   <si>
     <t>59.63</t>
   </si>
   <si>
     <t>43.87</t>
   </si>
   <si>
-    <t>Aleksey Shakh</t>
+    <t>Алексей Шах</t>
   </si>
   <si>
     <t>51.84</t>
   </si>
   <si>
-    <t>Andrey Zhukov</t>
+    <t>Андрей Жуков</t>
   </si>
   <si>
     <t>2:35.11</t>
   </si>
   <si>
     <t>59.01</t>
   </si>
   <si>
-    <t>Ekaterina Kaneva</t>
+    <t>Екатерина Канева</t>
   </si>
   <si>
     <t>1:05.48</t>
   </si>
   <si>
-    <t>Vladimir Filin</t>
+    <t>Владимир Филин</t>
   </si>
   <si>
     <t>1:05.61</t>
   </si>
   <si>
-    <t>Slavomil Voloskov</t>
-[...2 lines deleted...]
-    <t>1:43.02</t>
+    <t>Славомил Волосков</t>
+  </si>
+  <si>
+    <t>1:31.59</t>
   </si>
   <si>
     <t>1:07.45</t>
   </si>
   <si>
-    <t>Dmitriy Sargsyan</t>
+    <t>Дмитрий Саргсян</t>
   </si>
   <si>
     <t>1:14.66</t>
   </si>
   <si>
-    <t>Andrey Panov</t>
+    <t>Андрей Панов</t>
   </si>
   <si>
     <t>1:35.70</t>
   </si>
   <si>
     <t>1:19.98</t>
   </si>
   <si>
-    <t>Mikhail Ignatʹyev</t>
+    <t>Михаил Игнатьев</t>
   </si>
   <si>
     <t>1:48.61</t>
   </si>
   <si>
     <t>1:21.14</t>
   </si>
   <si>
-    <t>Anatolii Turenko</t>
+    <t>Анатолий Туренко</t>
   </si>
   <si>
     <t>1:26.86</t>
   </si>
   <si>
-    <t>Nikita Kuznetsov</t>
+    <t>Никита Кузнецов</t>
   </si>
   <si>
     <t>1:28.42</t>
   </si>
   <si>
-    <t>Anastasiya Maykova</t>
+    <t>Анастасия Майкова</t>
   </si>
   <si>
     <t>2:27.62</t>
   </si>
   <si>
     <t>1:37.37</t>
   </si>
   <si>
-    <t>Yuri Konovalov</t>
+    <t>Юрий Коновалов</t>
   </si>
   <si>
     <t>1:42.64</t>
   </si>
   <si>
-    <t>Dmitriy Tupis</t>
+    <t>Дмитрий Тупис</t>
   </si>
   <si>
     <t>1:46.29</t>
   </si>
   <si>
-    <t>Olga Yasakova</t>
+    <t>Ольга Ясакова</t>
   </si>
   <si>
     <t>2:25.57</t>
   </si>
   <si>
     <t>1:48.72</t>
   </si>
   <si>
-    <t>Timofei Tarasenko</t>
+    <t>Тимофей Тарасенко</t>
   </si>
   <si>
     <t>1:55.90</t>
   </si>
   <si>
-    <t>Ivan Oleinikov</t>
+    <t>Иван Олейников</t>
   </si>
   <si>
     <t>2:11.29</t>
   </si>
   <si>
-    <t>Vladislav Shurshilin</t>
+    <t>Владислав Шуршилин</t>
   </si>
   <si>
     <t>3:20.75</t>
   </si>
   <si>
     <t>2:13.30</t>
   </si>
   <si>
-    <t>Olga Fyodorova</t>
+    <t>Ольга Фёдорова</t>
   </si>
   <si>
     <t>2:18.38</t>
   </si>
   <si>
-    <t>Ilya Epifanov</t>
+    <t>Илья Епифанов</t>
   </si>
   <si>
     <t>3:42.39</t>
   </si>
   <si>
     <t>2:23.01</t>
   </si>
   <si>
-    <t>Artem Kulikov</t>
+    <t>Артём Куликов</t>
   </si>
   <si>
     <t>2:30.10</t>
   </si>
   <si>
-    <t>Ivan Milyi</t>
+    <t>Иван Милый</t>
   </si>
   <si>
     <t>2:35.92</t>
   </si>
   <si>
-    <t>Alexander Katyukov</t>
+    <t>Александр Катюков</t>
   </si>
   <si>
     <t>2:36.76</t>
   </si>
   <si>
-    <t>Alexander Ermakov</t>
+    <t>Александр Ермаков</t>
   </si>
   <si>
     <t>3:19.91</t>
   </si>
   <si>
-    <t>Maksim Deych</t>
+    <t>Максим Дейч</t>
   </si>
   <si>
     <t>4:56.11</t>
   </si>
   <si>
     <t>3:25.99</t>
   </si>
   <si>
-    <t>Andrei Maslov</t>
+    <t>Андрей Маслов</t>
   </si>
   <si>
     <t>3:28.00</t>
   </si>
   <si>
-    <t>Maxim Shevchenko</t>
+    <t>Максим Шевченко</t>
   </si>
   <si>
     <t>5:58.50</t>
   </si>
   <si>
-    <t>Aleksey Senatorov</t>
+    <t>Алексей Сенаторов</t>
   </si>
   <si>
     <t>6:26.99</t>
   </si>
   <si>
-    <t>Vladimir Nuzhdin</t>
-[...17 lines deleted...]
-    <t>Timur Imanov</t>
+    <t>Владимир Нуждин</t>
+  </si>
+  <si>
+    <t>Владислав Андросов</t>
+  </si>
+  <si>
+    <t>Данила Рябинин</t>
+  </si>
+  <si>
+    <t>Иван Сидоренко</t>
+  </si>
+  <si>
+    <t>Иван Стрешинский</t>
+  </si>
+  <si>
+    <t>Максим Козловский</t>
+  </si>
+  <si>
+    <t>Тимур Иманов</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -690,51 +690,51 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D45"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C45" sqref="C45"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="3.428" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="24.708" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="9.283" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>4</v>
       </c>