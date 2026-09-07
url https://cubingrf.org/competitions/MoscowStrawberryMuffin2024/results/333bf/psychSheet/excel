--- v3 (2026-07-23)
+++ v4 (2026-09-07)
@@ -17,357 +17,357 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="333bf" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="104">
   <si>
     <t>#</t>
   </si>
   <si>
-    <t>Имя и фамилия участника</t>
-[...8 lines deleted...]
-    <t>Никита Попков</t>
+    <t>Competitor</t>
+  </si>
+  <si>
+    <t>Average</t>
+  </si>
+  <si>
+    <t>Best</t>
+  </si>
+  <si>
+    <t>Nikita Popkov</t>
   </si>
   <si>
     <t>20.49</t>
   </si>
   <si>
     <t>16.34</t>
   </si>
   <si>
-    <t>Григорий Алексеев</t>
+    <t>Grigorii Alekseev</t>
   </si>
   <si>
     <t>22.95</t>
   </si>
   <si>
     <t>19.95</t>
   </si>
   <si>
-    <t>Дмитрий Сауков</t>
+    <t>Dmitrii Saukov</t>
   </si>
   <si>
     <t>24.98</t>
   </si>
   <si>
     <t>21.12</t>
   </si>
   <si>
-    <t>Андрей Копосов</t>
+    <t>Andrey Koposov</t>
   </si>
   <si>
     <t>28.66</t>
   </si>
   <si>
     <t>23.36</t>
   </si>
   <si>
-    <t>Полина Лаптева</t>
+    <t>Polina Lapteva</t>
   </si>
   <si>
     <t>37.43</t>
   </si>
   <si>
     <t>24.27</t>
   </si>
   <si>
-    <t>Александр Черкасов</t>
-[...8 lines deleted...]
-    <t>Андрей Ильин</t>
+    <t>Aleksandr Cherkasov</t>
+  </si>
+  <si>
+    <t>36.56</t>
+  </si>
+  <si>
+    <t>31.06</t>
+  </si>
+  <si>
+    <t>Andrei Ilin</t>
   </si>
   <si>
     <t>1:04.42</t>
   </si>
   <si>
     <t>32.78</t>
   </si>
   <si>
-    <t>Николай Подобаев</t>
+    <t>Nikolay Podobayev</t>
   </si>
   <si>
     <t>1:09.96</t>
   </si>
   <si>
     <t>37.54</t>
   </si>
   <si>
-    <t>Андрей Синицын</t>
+    <t>Andrey Sinitsyn</t>
   </si>
   <si>
     <t>1:05.76</t>
   </si>
   <si>
     <t>38.57</t>
   </si>
   <si>
-    <t>Максимилиан Корчагин</t>
+    <t>Max Korchagin</t>
   </si>
   <si>
     <t>59.63</t>
   </si>
   <si>
     <t>43.87</t>
   </si>
   <si>
-    <t>Алексей Шах</t>
+    <t>Aleksey Shakh</t>
   </si>
   <si>
     <t>51.84</t>
   </si>
   <si>
-    <t>Андрей Жуков</t>
+    <t>Andrey Zhukov</t>
   </si>
   <si>
     <t>2:35.11</t>
   </si>
   <si>
     <t>59.01</t>
   </si>
   <si>
-    <t>Екатерина Канева</t>
+    <t>Ekaterina Katyukova</t>
   </si>
   <si>
     <t>1:05.48</t>
   </si>
   <si>
-    <t>Владимир Филин</t>
+    <t>Vladimir Filin</t>
   </si>
   <si>
     <t>1:05.61</t>
   </si>
   <si>
-    <t>Славомил Волосков</t>
+    <t>Slavomil Voloskov</t>
   </si>
   <si>
     <t>1:31.59</t>
   </si>
   <si>
     <t>1:07.45</t>
   </si>
   <si>
-    <t>Дмитрий Саргсян</t>
+    <t>Dmitriy Sargsyan</t>
   </si>
   <si>
     <t>1:14.66</t>
   </si>
   <si>
-    <t>Андрей Панов</t>
+    <t>Andrey Panov</t>
   </si>
   <si>
     <t>1:35.70</t>
   </si>
   <si>
     <t>1:19.98</t>
   </si>
   <si>
-    <t>Михаил Игнатьев</t>
+    <t>Mikhail Ignatʹyev</t>
   </si>
   <si>
     <t>1:48.61</t>
   </si>
   <si>
     <t>1:21.14</t>
   </si>
   <si>
-    <t>Анатолий Туренко</t>
+    <t>Anatolii Turenko</t>
   </si>
   <si>
     <t>1:26.86</t>
   </si>
   <si>
-    <t>Никита Кузнецов</t>
+    <t>Nikita Kuznetsov</t>
   </si>
   <si>
     <t>1:28.42</t>
   </si>
   <si>
-    <t>Анастасия Майкова</t>
+    <t>Anastasiya Maykova</t>
   </si>
   <si>
     <t>2:27.62</t>
   </si>
   <si>
     <t>1:37.37</t>
   </si>
   <si>
-    <t>Юрий Коновалов</t>
+    <t>Yuri Konovalov</t>
   </si>
   <si>
     <t>1:42.64</t>
   </si>
   <si>
-    <t>Дмитрий Тупис</t>
+    <t>Olga Yasakova</t>
+  </si>
+  <si>
+    <t>2:25.57</t>
+  </si>
+  <si>
+    <t>1:45.01</t>
+  </si>
+  <si>
+    <t>Dmitriy Tupis</t>
   </si>
   <si>
     <t>1:46.29</t>
   </si>
   <si>
-    <t>Ольга Ясакова</t>
-[...8 lines deleted...]
-    <t>Тимофей Тарасенко</t>
+    <t>Timofei Tarasenko</t>
   </si>
   <si>
     <t>1:55.90</t>
   </si>
   <si>
-    <t>Иван Олейников</t>
+    <t>Ivan Oleinikov</t>
   </si>
   <si>
     <t>2:11.29</t>
   </si>
   <si>
-    <t>Владислав Шуршилин</t>
+    <t>Vladislav Shurshilin</t>
   </si>
   <si>
     <t>3:20.75</t>
   </si>
   <si>
     <t>2:13.30</t>
   </si>
   <si>
-    <t>Ольга Фёдорова</t>
+    <t>Olga Fyodorova</t>
   </si>
   <si>
     <t>2:18.38</t>
   </si>
   <si>
-    <t>Илья Епифанов</t>
+    <t>Ilya Epifanov</t>
   </si>
   <si>
     <t>3:42.39</t>
   </si>
   <si>
     <t>2:23.01</t>
   </si>
   <si>
-    <t>Артём Куликов</t>
+    <t>Artem Kulikov</t>
   </si>
   <si>
     <t>2:30.10</t>
   </si>
   <si>
-    <t>Иван Милый</t>
+    <t>Ivan Milyi</t>
   </si>
   <si>
     <t>2:35.92</t>
   </si>
   <si>
-    <t>Александр Катюков</t>
+    <t>Alexander Katyukov</t>
   </si>
   <si>
     <t>2:36.76</t>
   </si>
   <si>
-    <t>Александр Ермаков</t>
+    <t>Alexander Ermakov</t>
   </si>
   <si>
     <t>3:19.91</t>
   </si>
   <si>
-    <t>Максим Дейч</t>
+    <t>Maksim Deych</t>
   </si>
   <si>
     <t>4:56.11</t>
   </si>
   <si>
     <t>3:25.99</t>
   </si>
   <si>
-    <t>Андрей Маслов</t>
+    <t>Andrei Maslov</t>
   </si>
   <si>
     <t>3:28.00</t>
   </si>
   <si>
-    <t>Максим Шевченко</t>
+    <t>Maxim Shevchenko</t>
   </si>
   <si>
     <t>5:58.50</t>
   </si>
   <si>
-    <t>Алексей Сенаторов</t>
+    <t>Aleksey Senatorov</t>
   </si>
   <si>
     <t>6:26.99</t>
   </si>
   <si>
-    <t>Владимир Нуждин</t>
-[...17 lines deleted...]
-    <t>Тимур Иманов</t>
+    <t>Vladimir Nuzhdin</t>
+  </si>
+  <si>
+    <t>Vladislav Androsov</t>
+  </si>
+  <si>
+    <t>Danila Ryabinin</t>
+  </si>
+  <si>
+    <t>Ivan Sidorenko</t>
+  </si>
+  <si>
+    <t>Ivan Streshinskiy</t>
+  </si>
+  <si>
+    <t>Maksim Kozlovskiy</t>
+  </si>
+  <si>
+    <t>Timur Imanov</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -690,51 +690,51 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D45"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C45" sqref="C45"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="3.428" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="28.136" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="9.283" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>4</v>
       </c>
@@ -1004,65 +1004,65 @@
         <v>60</v>
       </c>
       <c r="D22" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23" t="s">
         <v>61</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24" t="s">
         <v>63</v>
       </c>
       <c r="C24" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="D24" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>67</v>
-      </c>
-[...1 lines deleted...]
-        <v>66</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26" t="s">
         <v>68</v>
       </c>
       <c r="C26" s="1" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27" t="s">
         <v>70</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="28" spans="1:4">