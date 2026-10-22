--- v6 (2026-09-07)
+++ v7 (2026-10-22)
@@ -26,140 +26,140 @@
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="333oh" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="275">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
+    <t>Владимир Филин</t>
+  </si>
+  <si>
+    <t>10.07</t>
+  </si>
+  <si>
+    <t>8.67</t>
+  </si>
+  <si>
     <t>Тимофей Тарасенко</t>
   </si>
   <si>
     <t>10.54</t>
   </si>
   <si>
     <t>8.69</t>
   </si>
   <si>
+    <t>Славомил Волосков</t>
+  </si>
+  <si>
+    <t>10.70</t>
+  </si>
+  <si>
+    <t>7.63</t>
+  </si>
+  <si>
     <t>Дмитрий Гундин</t>
   </si>
   <si>
     <t>10.77</t>
   </si>
   <si>
     <t>9.06</t>
   </si>
   <si>
     <t>Артём Сосновских</t>
   </si>
   <si>
     <t>11.05</t>
   </si>
   <si>
     <t>7.89</t>
   </si>
   <si>
     <t>Анатолий Туренко</t>
   </si>
   <si>
     <t>11.24</t>
   </si>
   <si>
     <t>8.87</t>
   </si>
   <si>
-    <t>Славомил Волосков</t>
-[...5 lines deleted...]
-    <t>7.63</t>
+    <t>Александр Башуткин</t>
+  </si>
+  <si>
+    <t>11.77</t>
+  </si>
+  <si>
+    <t>10.09</t>
   </si>
   <si>
     <t>Григорий Барашкин</t>
   </si>
   <si>
     <t>12.07</t>
   </si>
   <si>
     <t>8.91</t>
   </si>
   <si>
-    <t>Владимир Филин</t>
-[...7 lines deleted...]
-  <si>
     <t>Андрей Панов</t>
   </si>
   <si>
     <t>12.67</t>
   </si>
   <si>
     <t>10.78</t>
   </si>
   <si>
     <t>Павел Галактионов</t>
   </si>
   <si>
     <t>12.96</t>
   </si>
   <si>
     <t>9.64</t>
   </si>
   <si>
-    <t>Александр Башуткин</t>
-[...7 lines deleted...]
-  <si>
     <t>Лев Маслов</t>
   </si>
   <si>
     <t>13.40</t>
   </si>
   <si>
     <t>10.25</t>
   </si>
   <si>
     <t>Никита Попков</t>
   </si>
   <si>
     <t>13.81</t>
   </si>
   <si>
     <t>10.35</t>
   </si>
   <si>
     <t>Максим Ильин</t>
   </si>
   <si>
     <t>13.82</t>
   </si>
   <si>
     <t>10.29</t>
@@ -233,50 +233,59 @@
   <si>
     <t>15.85</t>
   </si>
   <si>
     <t>12.60</t>
   </si>
   <si>
     <t>Дмитрий Костерев</t>
   </si>
   <si>
     <t>15.87</t>
   </si>
   <si>
     <t>13.68</t>
   </si>
   <si>
     <t>Глеб Пясецкий</t>
   </si>
   <si>
     <t>15.89</t>
   </si>
   <si>
     <t>11.99</t>
   </si>
   <si>
+    <t>Анастасия Майкова</t>
+  </si>
+  <si>
+    <t>16.16</t>
+  </si>
+  <si>
+    <t>13.79</t>
+  </si>
+  <si>
     <t>Тимофей Тюльпаков</t>
   </si>
   <si>
     <t>16.41</t>
   </si>
   <si>
     <t>12.58</t>
   </si>
   <si>
     <t>Ислам Китиев</t>
   </si>
   <si>
     <t>16.49</t>
   </si>
   <si>
     <t>13.41</t>
   </si>
   <si>
     <t>Максим Козловский</t>
   </si>
   <si>
     <t>16.67</t>
   </si>
   <si>
     <t>14.62</t>
@@ -296,84 +305,75 @@
   <si>
     <t>17.05</t>
   </si>
   <si>
     <t>11.53</t>
   </si>
   <si>
     <t>Мартин Николаев</t>
   </si>
   <si>
     <t>17.31</t>
   </si>
   <si>
     <t>13.05</t>
   </si>
   <si>
     <t>Полина Лаптева</t>
   </si>
   <si>
     <t>17.59</t>
   </si>
   <si>
     <t>13.22</t>
   </si>
   <si>
-    <t>Анастасия Майкова</t>
-[...7 lines deleted...]
-  <si>
     <t>Даниил Тамбовцев</t>
   </si>
   <si>
     <t>18.22</t>
   </si>
   <si>
     <t>14.24</t>
   </si>
   <si>
     <t>Андрей Маслов</t>
   </si>
   <si>
     <t>18.32</t>
   </si>
   <si>
     <t>15.37</t>
   </si>
   <si>
     <t>Олег Демчук</t>
   </si>
   <si>
     <t>18.54</t>
   </si>
   <si>
-    <t>16.60</t>
+    <t>14.56</t>
   </si>
   <si>
     <t>Роман Шилов</t>
   </si>
   <si>
     <t>18.97</t>
   </si>
   <si>
     <t>15.59</t>
   </si>
   <si>
     <t>Владислав Шуршилин</t>
   </si>
   <si>
     <t>19.03</t>
   </si>
   <si>
     <t>14.44</t>
   </si>
   <si>
     <t>Дмитрий Сауков</t>
   </si>
   <si>
     <t>19.17</t>
   </si>
@@ -413,99 +413,108 @@
   <si>
     <t>Владислав Андросов</t>
   </si>
   <si>
     <t>18.07</t>
   </si>
   <si>
     <t>Игорь Колосов</t>
   </si>
   <si>
     <t>19.52</t>
   </si>
   <si>
     <t>13.39</t>
   </si>
   <si>
     <t>Екатерина Соболева</t>
   </si>
   <si>
     <t>19.67</t>
   </si>
   <si>
     <t>14.35</t>
   </si>
   <si>
+    <t>Степан Щевелёв</t>
+  </si>
+  <si>
+    <t>19.96</t>
+  </si>
+  <si>
+    <t>16.91</t>
+  </si>
+  <si>
     <t>Роман Самвелян</t>
   </si>
   <si>
     <t>19.97</t>
   </si>
   <si>
     <t>16.68</t>
   </si>
   <si>
     <t>Андрей Кошелев</t>
   </si>
   <si>
-    <t>20.25</t>
-[...2 lines deleted...]
-    <t>16.77</t>
+    <t>20.17</t>
+  </si>
+  <si>
+    <t>10.64</t>
   </si>
   <si>
     <t>Дмитрий Колотвин</t>
   </si>
   <si>
     <t>20.62</t>
   </si>
   <si>
     <t>18.95</t>
   </si>
   <si>
     <t>Константин Артюшенко</t>
   </si>
   <si>
     <t>20.68</t>
   </si>
   <si>
     <t>16.61</t>
   </si>
   <si>
     <t>Платон Кабаков</t>
   </si>
   <si>
     <t>20.96</t>
   </si>
   <si>
     <t>Александр Докин</t>
   </si>
   <si>
     <t>21.06</t>
   </si>
   <si>
-    <t>18.19</t>
+    <t>17.34</t>
   </si>
   <si>
     <t>Андрей Жуков</t>
   </si>
   <si>
     <t>21.81</t>
   </si>
   <si>
     <t>16.96</t>
   </si>
   <si>
     <t>Кирилл Нурмухамедов</t>
   </si>
   <si>
     <t>22.00</t>
   </si>
   <si>
     <t>17.88</t>
   </si>
   <si>
     <t>Максим Дейч</t>
   </si>
   <si>
     <t>22.06</t>
   </si>
@@ -524,59 +533,50 @@
   <si>
     <t>Михаил Игнатьев</t>
   </si>
   <si>
     <t>22.66</t>
   </si>
   <si>
     <t>18.42</t>
   </si>
   <si>
     <t>Николай Подобаев</t>
   </si>
   <si>
     <t>18.50</t>
   </si>
   <si>
     <t>Юрий Коновалов</t>
   </si>
   <si>
     <t>22.75</t>
   </si>
   <si>
     <t>17.20</t>
   </si>
   <si>
-    <t>Степан Щевелёв</t>
-[...7 lines deleted...]
-  <si>
     <t>Даниил Абдулов</t>
   </si>
   <si>
     <t>23.66</t>
   </si>
   <si>
     <t>Иван Милый</t>
   </si>
   <si>
     <t>23.69</t>
   </si>
   <si>
     <t>18.33</t>
   </si>
   <si>
     <t>Иван Сидоренко</t>
   </si>
   <si>
     <t>23.98</t>
   </si>
   <si>
     <t>18.48</t>
   </si>
   <si>
     <t>Никита Брылин</t>
@@ -665,117 +665,117 @@
   <si>
     <t>29.84</t>
   </si>
   <si>
     <t>Арсений Кислицын</t>
   </si>
   <si>
     <t>30.86</t>
   </si>
   <si>
     <t>21.99</t>
   </si>
   <si>
     <t>Александра Лукьянова</t>
   </si>
   <si>
     <t>30.92</t>
   </si>
   <si>
     <t>26.01</t>
   </si>
   <si>
     <t>Дарья Елисеева</t>
   </si>
   <si>
-    <t>32.58</t>
+    <t>32.08</t>
   </si>
   <si>
     <t>23.85</t>
   </si>
   <si>
     <t>Антон Семидетко</t>
   </si>
   <si>
     <t>32.78</t>
   </si>
   <si>
     <t>26.72</t>
   </si>
   <si>
     <t>Дмитрий Родин</t>
   </si>
   <si>
     <t>32.87</t>
   </si>
   <si>
     <t>27.18</t>
   </si>
   <si>
     <t>Алексей Сенаторов</t>
   </si>
   <si>
     <t>33.21</t>
   </si>
   <si>
     <t>28.20</t>
   </si>
   <si>
     <t>Георгий Голосов</t>
   </si>
   <si>
     <t>34.02</t>
   </si>
   <si>
     <t>27.54</t>
   </si>
   <si>
     <t>Никита Кузнецов</t>
   </si>
   <si>
-    <t>35.36</t>
-[...2 lines deleted...]
-    <t>31.06</t>
+    <t>34.91</t>
+  </si>
+  <si>
+    <t>29.64</t>
   </si>
   <si>
     <t>Даниил Ромашков</t>
   </si>
   <si>
     <t>37.53</t>
   </si>
   <si>
     <t>30.68</t>
   </si>
   <si>
     <t>Анастасия Тихенко</t>
   </si>
   <si>
     <t>38.23</t>
   </si>
   <si>
-    <t>30.46</t>
+    <t>29.60</t>
   </si>
   <si>
     <t>Родион Першин</t>
   </si>
   <si>
     <t>40.76</t>
   </si>
   <si>
     <t>35.05</t>
   </si>
   <si>
     <t>Кристина Королёва</t>
   </si>
   <si>
     <t>40.86</t>
   </si>
   <si>
     <t>36.72</t>
   </si>
   <si>
     <t>Владимир Нуждин</t>
   </si>
   <si>
     <t>42.68</t>
   </si>
@@ -1905,65 +1905,65 @@
     <row r="49" spans="1:4">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49" t="s">
         <v>142</v>
       </c>
       <c r="C49" s="1" t="s">
         <v>143</v>
       </c>
       <c r="D49" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50" t="s">
         <v>145</v>
       </c>
       <c r="C50" s="1" t="s">
         <v>146</v>
       </c>
       <c r="D50" t="s">
-        <v>47</v>
+        <v>147</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="D51" t="s">
-        <v>149</v>
+        <v>47</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52" t="s">
         <v>150</v>
       </c>
       <c r="C52" s="1" t="s">
         <v>151</v>
       </c>
       <c r="D52" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53" t="s">
         <v>153</v>
       </c>
       <c r="C53" s="1" t="s">
         <v>154</v>
@@ -2000,65 +2000,65 @@
         <v>161</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56" t="s">
         <v>162</v>
       </c>
       <c r="C56" s="1" t="s">
         <v>163</v>
       </c>
       <c r="D56" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57" t="s">
         <v>165</v>
       </c>
       <c r="C57" s="1" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="D57" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="C58" s="1" t="s">
-        <v>168</v>
+        <v>166</v>
       </c>
       <c r="D58" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59" t="s">
         <v>170</v>
       </c>
       <c r="C59" s="1" t="s">
         <v>171</v>
       </c>
       <c r="D59" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60" t="s">
         <v>173</v>