--- v4 (2026-09-07)
+++ v5 (2026-10-23)
@@ -62,84 +62,84 @@
   <si>
     <t>1:29.75</t>
   </si>
   <si>
     <t>1:24.45</t>
   </si>
   <si>
     <t>Александр Башуткин</t>
   </si>
   <si>
     <t>1:34.58</t>
   </si>
   <si>
     <t>1:28.65</t>
   </si>
   <si>
     <t>Олег Аккерман</t>
   </si>
   <si>
     <t>1:45.68</t>
   </si>
   <si>
     <t>1:39.98</t>
   </si>
   <si>
+    <t>Артём Сосновских</t>
+  </si>
+  <si>
+    <t>1:46.03</t>
+  </si>
+  <si>
+    <t>1:40.95</t>
+  </si>
+  <si>
     <t>Андрей Панов</t>
   </si>
   <si>
     <t>1:46.68</t>
   </si>
   <si>
     <t>1:43.51</t>
   </si>
   <si>
-    <t>Артём Сосновских</t>
-[...5 lines deleted...]
-    <t>1:41.28</t>
+    <t>Александр Докин</t>
+  </si>
+  <si>
+    <t>1:48.62</t>
+  </si>
+  <si>
+    <t>1:43.20</t>
   </si>
   <si>
     <t>Данила Рябинин</t>
   </si>
   <si>
     <t>1:49.68</t>
   </si>
   <si>
     <t>1:39.58</t>
-  </si>
-[...7 lines deleted...]
-    <t>1:43.20</t>
   </si>
   <si>
     <t>Дмитрий Васильев</t>
   </si>
   <si>
     <t>1:53.71</t>
   </si>
   <si>
     <t>1:47.54</t>
   </si>
   <si>
     <t>Лев Маслов</t>
   </si>
   <si>
     <t>1:54.23</t>
   </si>
   <si>
     <t>Екатерина Катюкова</t>
   </si>
   <si>
     <t>1:55.17</t>
   </si>
   <si>
     <t>1:41.07</t>
   </si>
@@ -867,51 +867,51 @@
     <row r="10" spans="1:4">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10" t="s">
         <v>28</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>29</v>
       </c>
       <c r="D10" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11" t="s">
         <v>31</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>32</v>
       </c>
       <c r="D11" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12" t="s">
         <v>33</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>34</v>
       </c>
       <c r="D12" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13" t="s">
         <v>36</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>37</v>