--- v5 (2026-09-07)
+++ v6 (2026-10-23)
@@ -80,111 +80,111 @@
   <si>
     <t>2:27.12</t>
   </si>
   <si>
     <t>2:15.49</t>
   </si>
   <si>
     <t>Андрей Панов</t>
   </si>
   <si>
     <t>2:36.80</t>
   </si>
   <si>
     <t>2:25.69</t>
   </si>
   <si>
     <t>Данила Рябинин</t>
   </si>
   <si>
     <t>2:38.08</t>
   </si>
   <si>
     <t>2:34.70</t>
   </si>
   <si>
+    <t>Александр Докин</t>
+  </si>
+  <si>
+    <t>2:39.45</t>
+  </si>
+  <si>
+    <t>2:21.60</t>
+  </si>
+  <si>
     <t>Лев Маслов</t>
   </si>
   <si>
     <t>2:47.29</t>
   </si>
   <si>
     <t>2:36.64</t>
   </si>
   <si>
-    <t>Александр Докин</t>
-[...7 lines deleted...]
-  <si>
     <t>Артём Сосновских</t>
   </si>
   <si>
     <t>2:48.70</t>
   </si>
   <si>
     <t>2:29.94</t>
   </si>
   <si>
     <t>Дмитрий Васильев</t>
   </si>
   <si>
     <t>2:48.71</t>
   </si>
   <si>
     <t>2:37.21</t>
   </si>
   <si>
     <t>Роман Шилов</t>
   </si>
   <si>
     <t>2:55.10</t>
   </si>
   <si>
     <t>2:51.70</t>
   </si>
   <si>
     <t>Екатерина Катюкова</t>
   </si>
   <si>
     <t>2:56.39</t>
   </si>
   <si>
     <t>2:56.17</t>
   </si>
   <si>
     <t>Вадим Сухарев</t>
   </si>
   <si>
-    <t>2:58.76</t>
-[...2 lines deleted...]
-    <t>2:54.04</t>
+    <t>2:57.68</t>
+  </si>
+  <si>
+    <t>2:48.14</t>
   </si>
   <si>
     <t>Александр Кропотов</t>
   </si>
   <si>
     <t>3:28.11</t>
   </si>
   <si>
     <t>3:22.47</t>
   </si>
   <si>
     <t>Максим Ильин</t>
   </si>
   <si>
     <t>3:33.19</t>
   </si>
   <si>
     <t>3:21.18</t>
   </si>
   <si>
     <t>Павел Галактионов</t>
   </si>
   <si>
     <t>3:37.83</t>
   </si>