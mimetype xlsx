--- v5 (2026-09-07)
+++ v6 (2026-10-23)
@@ -17,549 +17,549 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="minx" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="168">
   <si>
     <t>#</t>
   </si>
   <si>
-    <t>Имя и фамилия участника</t>
-[...8 lines deleted...]
-    <t>Тимофей Тарасенко</t>
+    <t>Competitor</t>
+  </si>
+  <si>
+    <t>Average</t>
+  </si>
+  <si>
+    <t>Best</t>
+  </si>
+  <si>
+    <t>Timofei Tarasenko</t>
   </si>
   <si>
     <t>25.33</t>
   </si>
   <si>
     <t>21.79</t>
   </si>
   <si>
-    <t>Артём Сосновских</t>
+    <t>Artem Sosnovskikh</t>
   </si>
   <si>
     <t>30.00</t>
   </si>
   <si>
     <t>25.58</t>
   </si>
   <si>
-    <t>Дмитрий Васильев</t>
-[...2 lines deleted...]
-    <t>41.65</t>
+    <t>Slavomil Voloskov</t>
+  </si>
+  <si>
+    <t>38.47</t>
+  </si>
+  <si>
+    <t>34.30</t>
+  </si>
+  <si>
+    <t>Dmitry Vasilyev</t>
+  </si>
+  <si>
+    <t>39.67</t>
   </si>
   <si>
     <t>35.69</t>
   </si>
   <si>
-    <t>Славомил Волосков</t>
-[...8 lines deleted...]
-    <t>Вадим Сухарев</t>
+    <t>Vadim Sukharev</t>
   </si>
   <si>
     <t>43.45</t>
   </si>
   <si>
     <t>37.74</t>
   </si>
   <si>
-    <t>Дарья Елисеева</t>
+    <t>Daria Eliseeva</t>
   </si>
   <si>
     <t>43.82</t>
   </si>
   <si>
     <t>38.67</t>
   </si>
   <si>
-    <t>Ислам Китиев</t>
+    <t>Islam Kitiev</t>
   </si>
   <si>
     <t>44.16</t>
   </si>
   <si>
     <t>40.28</t>
   </si>
   <si>
-    <t>Андрей Панов</t>
-[...8 lines deleted...]
-    <t>Дмитрий Тупис</t>
+    <t>Andrey Panov</t>
+  </si>
+  <si>
+    <t>46.76</t>
+  </si>
+  <si>
+    <t>44.23</t>
+  </si>
+  <si>
+    <t>Dmitriy Tupis</t>
   </si>
   <si>
     <t>49.77</t>
   </si>
   <si>
     <t>42.78</t>
   </si>
   <si>
-    <t>Александр Башуткин</t>
+    <t>Alexander Bashutkin</t>
   </si>
   <si>
     <t>51.40</t>
   </si>
   <si>
     <t>46.13</t>
   </si>
   <si>
-    <t>Алина Драчук</t>
+    <t>Alina Drachuk</t>
   </si>
   <si>
     <t>52.35</t>
   </si>
   <si>
     <t>48.92</t>
   </si>
   <si>
-    <t>Екатерина Катюкова</t>
+    <t>Ekaterina Katyukova</t>
   </si>
   <si>
     <t>54.26</t>
   </si>
   <si>
     <t>51.04</t>
   </si>
   <si>
-    <t>Данила Рябинин</t>
+    <t>Danila Ryabinin</t>
   </si>
   <si>
     <t>54.45</t>
   </si>
   <si>
     <t>46.65</t>
   </si>
   <si>
-    <t>Максим Ильин</t>
+    <t>Maxim Ilin</t>
   </si>
   <si>
     <t>57.83</t>
   </si>
   <si>
     <t>53.35</t>
   </si>
   <si>
-    <t>Екатерина Соболева</t>
+    <t>Ekaterina Soboleva</t>
   </si>
   <si>
     <t>59.53</t>
   </si>
   <si>
     <t>53.64</t>
   </si>
   <si>
-    <t>Полина Лаптева</t>
+    <t>Polina Lapteva</t>
   </si>
   <si>
     <t>59.56</t>
   </si>
   <si>
     <t>54.60</t>
   </si>
   <si>
-    <t>Даниил Тамбовцев</t>
+    <t>Anastasia Tikhenko</t>
+  </si>
+  <si>
+    <t>1:00.47</t>
+  </si>
+  <si>
+    <t>53.85</t>
+  </si>
+  <si>
+    <t>Daniil Tambovtsev</t>
   </si>
   <si>
     <t>1:00.85</t>
   </si>
   <si>
     <t>54.21</t>
   </si>
   <si>
-    <t>Роман Шилов</t>
+    <t>Roman Shilov</t>
   </si>
   <si>
     <t>1:01.00</t>
   </si>
   <si>
     <t>56.78</t>
   </si>
   <si>
-    <t>Анастасия Тихенко</t>
-[...8 lines deleted...]
-    <t>Тимофей Терещенко</t>
+    <t>Timofey Tereshchenko</t>
   </si>
   <si>
     <t>1:02.03</t>
   </si>
   <si>
-    <t>Мария Жиц</t>
+    <t>Maria Zhits</t>
   </si>
   <si>
     <t>1:03.32</t>
   </si>
   <si>
-    <t>Даниил Абдулов</t>
+    <t>Daniil Abdulov</t>
   </si>
   <si>
     <t>1:04.53</t>
   </si>
   <si>
     <t>56.09</t>
   </si>
   <si>
-    <t>Владимир Филин</t>
+    <t>Vladimir Filin</t>
   </si>
   <si>
     <t>1:05.05</t>
   </si>
   <si>
     <t>57.94</t>
   </si>
   <si>
-    <t>Леонид Тарасенко</t>
+    <t>Lev Maslov</t>
+  </si>
+  <si>
+    <t>1:06.32</t>
+  </si>
+  <si>
+    <t>57.50</t>
+  </si>
+  <si>
+    <t>Leonid Tarasenko</t>
   </si>
   <si>
     <t>1:07.49</t>
   </si>
   <si>
     <t>59.76</t>
   </si>
   <si>
-    <t>Константин Артюшенко</t>
+    <t>Nikolay Podobayev</t>
+  </si>
+  <si>
+    <t>1:08.95</t>
+  </si>
+  <si>
+    <t>1:07.18</t>
+  </si>
+  <si>
+    <t>Konstantin Artiushenko</t>
   </si>
   <si>
     <t>1:09.01</t>
   </si>
   <si>
-    <t>Лев Маслов</t>
-[...8 lines deleted...]
-    <t>Константин Васильев</t>
+    <t>Konstantin Vasilʹyev</t>
   </si>
   <si>
     <t>1:10.96</t>
   </si>
   <si>
     <t>1:05.24</t>
   </si>
   <si>
-    <t>Александра Лукьянова</t>
+    <t>Aleksandra Lukianova</t>
   </si>
   <si>
     <t>1:15.17</t>
   </si>
   <si>
     <t>1:11.32</t>
   </si>
   <si>
-    <t>Николай Подобаев</t>
-[...8 lines deleted...]
-    <t>Юрий Рякин</t>
+    <t>Yuri Ryakin</t>
   </si>
   <si>
     <t>1:19.93</t>
   </si>
   <si>
     <t>1:12.73</t>
   </si>
   <si>
-    <t>Андрей Маслов</t>
+    <t>Andrei Maslov</t>
   </si>
   <si>
     <t>1:20.03</t>
   </si>
   <si>
     <t>1:13.24</t>
   </si>
   <si>
-    <t>Анастасия Майкова</t>
+    <t>Anastasiya Maykova</t>
   </si>
   <si>
     <t>1:21.61</t>
   </si>
   <si>
-    <t>1:16.12</t>
-[...2 lines deleted...]
-    <t>Никита Платонов</t>
+    <t>1:11.87</t>
+  </si>
+  <si>
+    <t>Nikita Platonov</t>
   </si>
   <si>
     <t>1:24.21</t>
   </si>
   <si>
     <t>1:15.32</t>
   </si>
   <si>
-    <t>Андрей Синицын</t>
+    <t>Andrey Sinitsyn</t>
   </si>
   <si>
     <t>1:26.29</t>
   </si>
   <si>
     <t>1:16.62</t>
   </si>
   <si>
-    <t>Андрей Жуков</t>
+    <t>Andrey Zhukov</t>
   </si>
   <si>
     <t>1:30.09</t>
   </si>
   <si>
     <t>1:10.33</t>
   </si>
   <si>
-    <t>Иван Милый</t>
+    <t>Ivan Milyi</t>
   </si>
   <si>
     <t>1:30.52</t>
   </si>
   <si>
     <t>1:16.67</t>
   </si>
   <si>
-    <t>Максим Козловский</t>
+    <t>Maksim Kozlovskiy</t>
   </si>
   <si>
     <t>1:31.29</t>
   </si>
   <si>
     <t>1:29.50</t>
   </si>
   <si>
-    <t>Иван Сидоренко</t>
+    <t>Ivan Sidorenko</t>
   </si>
   <si>
     <t>1:35.62</t>
   </si>
   <si>
     <t>1:24.37</t>
   </si>
   <si>
-    <t>Алексей Корицкий</t>
+    <t>Alexey Koritskiy</t>
   </si>
   <si>
     <t>1:35.71</t>
   </si>
   <si>
     <t>1:23.07</t>
   </si>
   <si>
-    <t>Кирилл Нурмухамедов</t>
+    <t>Kirill Nurmukhamedov</t>
   </si>
   <si>
     <t>1:36.32</t>
   </si>
   <si>
     <t>1:30.86</t>
   </si>
   <si>
-    <t>Екатерина Шураева</t>
+    <t>Yekaterina Shurayeva</t>
   </si>
   <si>
     <t>1:40.30</t>
   </si>
   <si>
     <t>1:28.00</t>
   </si>
   <si>
-    <t>Алексей Сенаторов</t>
+    <t>Aleksey Senatorov</t>
   </si>
   <si>
     <t>1:40.92</t>
   </si>
   <si>
     <t>1:32.51</t>
   </si>
   <si>
-    <t>Павел Галактионов</t>
+    <t>Pavel Galaktionov</t>
   </si>
   <si>
     <t>1:41.54</t>
   </si>
   <si>
     <t>1:03.49</t>
   </si>
   <si>
-    <t>Арсений Кислицын</t>
+    <t>Arseniy Kislitsyn</t>
   </si>
   <si>
     <t>1:43.31</t>
   </si>
   <si>
-    <t>1:33.92</t>
-[...2 lines deleted...]
-    <t>Георгий Голосов</t>
+    <t>1:29.76</t>
+  </si>
+  <si>
+    <t>Georgiy Golosov</t>
   </si>
   <si>
     <t>1:50.79</t>
   </si>
   <si>
     <t>1:33.37</t>
   </si>
   <si>
-    <t>Александр Докин</t>
+    <t>Aleksandr Dokin</t>
   </si>
   <si>
     <t>1:53.40</t>
   </si>
   <si>
     <t>1:40.28</t>
   </si>
   <si>
-    <t>Михаил Говголенко</t>
+    <t>Mikhail Govgolenko</t>
   </si>
   <si>
     <t>1:58.10</t>
   </si>
   <si>
     <t>1:49.35</t>
   </si>
   <si>
-    <t>Иван Олейников</t>
+    <t>Ivan Oleinikov</t>
   </si>
   <si>
     <t>2:10.48</t>
   </si>
   <si>
     <t>1:51.91</t>
   </si>
   <si>
-    <t>Михаил Миняев</t>
+    <t>Mikhail Miniaev</t>
   </si>
   <si>
     <t>2:14.82</t>
   </si>
   <si>
     <t>2:01.33</t>
   </si>
   <si>
-    <t>Владислав Затолокин</t>
+    <t>Vladislav Zatolokin</t>
   </si>
   <si>
     <t>2:34.68</t>
   </si>
   <si>
     <t>1:59.21</t>
   </si>
   <si>
-    <t>Кристина Королёва</t>
+    <t>Kristina Koroleva</t>
   </si>
   <si>
     <t>2:50.93</t>
   </si>
   <si>
     <t>2:34.38</t>
   </si>
   <si>
-    <t>Максимилиан Корчагин</t>
+    <t>Max Korchagin</t>
   </si>
   <si>
     <t>3:02.88</t>
   </si>
   <si>
     <t>2:36.72</t>
   </si>
   <si>
-    <t>Александр Смирнов</t>
+    <t>Aleksandr Smirnov</t>
   </si>
   <si>
     <t>2:10.99</t>
   </si>
   <si>
-    <t>Георгий Панков</t>
+    <t>Georgiy Pankov</t>
   </si>
   <si>
     <t>2:36.23</t>
   </si>
   <si>
-    <t>Мартин Николаев</t>
+    <t>Martin Nikolayev</t>
   </si>
   <si>
     <t>2:36.80</t>
   </si>
   <si>
-    <t>Елисей Акименков</t>
-[...11 lines deleted...]
-    <t>Татьяна Максимова</t>
+    <t>Elisey Akimenkov</t>
+  </si>
+  <si>
+    <t>Ivan Streshinskiy</t>
+  </si>
+  <si>
+    <t>Igor Petrovskiy</t>
+  </si>
+  <si>
+    <t>Konstantin Sokolov</t>
+  </si>
+  <si>
+    <t>Tatyana Maksimova</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -882,51 +882,51 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D61"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C61" sqref="C61"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="3.428" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="28.136" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="9.283" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>4</v>
       </c>
@@ -1248,79 +1248,79 @@
     <row r="25" spans="1:4">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25" t="s">
         <v>71</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>72</v>
       </c>
       <c r="D25" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26" t="s">
         <v>74</v>
       </c>
       <c r="C26" s="1" t="s">
         <v>75</v>
       </c>
       <c r="D26" t="s">
-        <v>56</v>
+        <v>76</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="D27" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="D28" t="s">
-        <v>81</v>
+        <v>59</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29" t="s">
         <v>82</v>
       </c>
       <c r="C29" s="1" t="s">
         <v>83</v>
       </c>
       <c r="D29" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30" t="s">
         <v>85</v>
       </c>
       <c r="C30" s="1" t="s">
         <v>86</v>