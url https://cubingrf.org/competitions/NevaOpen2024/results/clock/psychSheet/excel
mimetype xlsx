--- v5 (2026-09-07)
+++ v6 (2026-10-23)
@@ -104,182 +104,191 @@
   <si>
     <t>5.48</t>
   </si>
   <si>
     <t>4.26</t>
   </si>
   <si>
     <t>Вадим Сухарев</t>
   </si>
   <si>
     <t>5.99</t>
   </si>
   <si>
     <t>5.36</t>
   </si>
   <si>
     <t>Андрей Жуков</t>
   </si>
   <si>
     <t>6.40</t>
   </si>
   <si>
     <t>4.77</t>
   </si>
   <si>
+    <t>Лев Якименко</t>
+  </si>
+  <si>
+    <t>6.70</t>
+  </si>
+  <si>
+    <t>6.35</t>
+  </si>
+  <si>
     <t>Максим Аммосов</t>
   </si>
   <si>
     <t>6.87</t>
   </si>
   <si>
     <t>5.77</t>
   </si>
   <si>
     <t>Вячеслав Кочергин</t>
   </si>
   <si>
     <t>7.10</t>
   </si>
   <si>
     <t>5.68</t>
   </si>
   <si>
-    <t>Лев Якименко</t>
-[...7 lines deleted...]
-  <si>
     <t>Александр Кропотов</t>
   </si>
   <si>
-    <t>7.44</t>
+    <t>7.14</t>
   </si>
   <si>
     <t>5.88</t>
   </si>
   <si>
     <t>Славомил Волосков</t>
   </si>
   <si>
     <t>7.66</t>
   </si>
   <si>
     <t>5.32</t>
   </si>
   <si>
     <t>Мстислав Слабинский</t>
   </si>
   <si>
     <t>7.69</t>
   </si>
   <si>
     <t>6.53</t>
   </si>
   <si>
     <t>Роман Фотиев</t>
   </si>
   <si>
     <t>7.75</t>
   </si>
   <si>
     <t>6.71</t>
   </si>
   <si>
     <t>Екатерина Соболева</t>
   </si>
   <si>
     <t>8.10</t>
   </si>
   <si>
     <t>6.65</t>
   </si>
   <si>
     <t>Василий Николашин</t>
   </si>
   <si>
     <t>8.80</t>
   </si>
   <si>
     <t>7.93</t>
   </si>
   <si>
+    <t>Дарья Елисеева</t>
+  </si>
+  <si>
+    <t>8.97</t>
+  </si>
+  <si>
+    <t>6.89</t>
+  </si>
+  <si>
     <t>Матвей Тянутов</t>
   </si>
   <si>
     <t>9.12</t>
   </si>
   <si>
     <t>7.79</t>
   </si>
   <si>
-    <t>Дарья Елисеева</t>
-[...7 lines deleted...]
-  <si>
     <t>Дмитрий Тупис</t>
   </si>
   <si>
-    <t>9.60</t>
-[...2 lines deleted...]
-    <t>8.58</t>
+    <t>9.24</t>
+  </si>
+  <si>
+    <t>8.07</t>
   </si>
   <si>
     <t>Николай Одегов</t>
   </si>
   <si>
     <t>10.35</t>
   </si>
   <si>
     <t>8.55</t>
   </si>
   <si>
     <t>Дмитрий Дунаев</t>
   </si>
   <si>
     <t>10.84</t>
   </si>
   <si>
     <t>8.64</t>
   </si>
   <si>
     <t>Габриэлла Ивахницкая</t>
   </si>
   <si>
     <t>10.89</t>
   </si>
   <si>
+    <t>Василий Багаев</t>
+  </si>
+  <si>
+    <t>11.29</t>
+  </si>
+  <si>
+    <t>9.76</t>
+  </si>
+  <si>
     <t>Иван Королев</t>
   </si>
   <si>
     <t>11.55</t>
   </si>
   <si>
     <t>9.78</t>
   </si>
   <si>
     <t>Александра Лукьянова</t>
   </si>
   <si>
     <t>11.72</t>
   </si>
   <si>
     <t>10.38</t>
   </si>
   <si>
     <t>Иван Смирнов</t>
   </si>
   <si>
     <t>12.57</t>
   </si>
   <si>
     <t>9.97</t>
@@ -287,183 +296,174 @@
   <si>
     <t>Владимир Козлов</t>
   </si>
   <si>
     <t>12.77</t>
   </si>
   <si>
     <t>11.74</t>
   </si>
   <si>
     <t>Александр Говорков</t>
   </si>
   <si>
     <t>12.96</t>
   </si>
   <si>
     <t>10.14</t>
   </si>
   <si>
     <t>Артемий Стукарчук</t>
   </si>
   <si>
     <t>10.29</t>
   </si>
   <si>
-    <t>Василий Багаев</t>
-[...5 lines deleted...]
-    <t>10.70</t>
+    <t>Ксения Варфоломеева</t>
+  </si>
+  <si>
+    <t>13.22</t>
+  </si>
+  <si>
+    <t>10.28</t>
   </si>
   <si>
     <t>Евсей Ионуш</t>
   </si>
   <si>
     <t>13.45</t>
   </si>
   <si>
     <t>11.04</t>
   </si>
   <si>
-    <t>Ксения Варфоломеева</t>
-[...7 lines deleted...]
-  <si>
     <t>Ольга Ясакова</t>
   </si>
   <si>
     <t>13.99</t>
   </si>
   <si>
     <t>11.58</t>
   </si>
   <si>
     <t>Вячеслав Сизов</t>
   </si>
   <si>
     <t>14.60</t>
   </si>
   <si>
     <t>12.87</t>
   </si>
   <si>
-    <t>Семен Кудрявцев</t>
+    <t>Семён Кудрявцев</t>
   </si>
   <si>
     <t>16.67</t>
   </si>
   <si>
     <t>13.69</t>
   </si>
   <si>
     <t>Егор Жогин</t>
   </si>
   <si>
     <t>17.17</t>
   </si>
   <si>
     <t>14.68</t>
   </si>
   <si>
     <t>Андрей Артеменко</t>
   </si>
   <si>
-    <t>17.73</t>
-[...2 lines deleted...]
-    <t>14.93</t>
+    <t>17.33</t>
+  </si>
+  <si>
+    <t>14.13</t>
+  </si>
+  <si>
+    <t>Ангелина Савкина</t>
+  </si>
+  <si>
+    <t>17.40</t>
+  </si>
+  <si>
+    <t>14.92</t>
   </si>
   <si>
     <t>Диана Мурник</t>
   </si>
   <si>
     <t>18.20</t>
   </si>
   <si>
     <t>13.52</t>
   </si>
   <si>
-    <t>Ангелина Савкина</t>
-[...5 lines deleted...]
-    <t>14.92</t>
+    <t>Артемий Савченко</t>
+  </si>
+  <si>
+    <t>18.89</t>
+  </si>
+  <si>
+    <t>14.66</t>
   </si>
   <si>
     <t>Богдан Землянский</t>
   </si>
   <si>
     <t>24.28</t>
   </si>
   <si>
     <t>18.29</t>
   </si>
   <si>
+    <t>Полина Андреева</t>
+  </si>
+  <si>
+    <t>27.19</t>
+  </si>
+  <si>
+    <t>21.99</t>
+  </si>
+  <si>
     <t>Пётр Ануков</t>
   </si>
   <si>
     <t>27.43</t>
   </si>
   <si>
     <t>24.12</t>
   </si>
   <si>
-    <t>Полина Андреева</t>
-[...7 lines deleted...]
-  <si>
     <t>Константин Макаров</t>
   </si>
   <si>
     <t>32.99</t>
   </si>
   <si>
     <t>25.66</t>
-  </si>
-[...7 lines deleted...]
-    <t>35.32</t>
   </si>
   <si>
     <t>Анастасия Регонен</t>
   </si>
   <si>
     <t>34.93</t>
   </si>
   <si>
     <t>Наталья Пягай</t>
   </si>
   <si>
     <t>44.70</t>
   </si>
   <si>
     <t>Антонина Андреева</t>
   </si>
   <si>
     <t>Руслан Королёв</t>
   </si>
   <si>
     <t>Тимофей Чубырин</t>
   </si>
 </sst>
 </file>
 
@@ -1159,51 +1159,51 @@
     <row r="24" spans="1:4">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24" t="s">
         <v>69</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>70</v>
       </c>
       <c r="D24" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25" t="s">
         <v>72</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>73</v>
       </c>
       <c r="D25" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26" t="s">
         <v>74</v>
       </c>
       <c r="C26" s="1" t="s">
         <v>75</v>
       </c>
       <c r="D26" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27" t="s">
         <v>77</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>78</v>
@@ -1240,65 +1240,65 @@
         <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30" t="s">
         <v>86</v>
       </c>
       <c r="C30" s="1" t="s">
         <v>87</v>
       </c>
       <c r="D30" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31" t="s">
         <v>89</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="D31" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="D32" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33" t="s">
         <v>94</v>
       </c>
       <c r="C33" s="1" t="s">
         <v>95</v>
       </c>
       <c r="D33" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34" t="s">
         <v>97</v>