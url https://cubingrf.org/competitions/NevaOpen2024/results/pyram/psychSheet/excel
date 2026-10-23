--- v5 (2026-09-07)
+++ v6 (2026-10-23)
@@ -17,522 +17,522 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="pyram" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="160">
   <si>
     <t>#</t>
   </si>
   <si>
-    <t>Competitor</t>
-[...8 lines deleted...]
-    <t>Dmitry Gundin</t>
+    <t>Имя и фамилия участника</t>
+  </si>
+  <si>
+    <t>Среднее</t>
+  </si>
+  <si>
+    <t>Лучшее</t>
+  </si>
+  <si>
+    <t>Дмитрий Гундин</t>
   </si>
   <si>
     <t>2.38</t>
   </si>
   <si>
     <t>1.34</t>
   </si>
   <si>
-    <t>Nikita Popkov</t>
+    <t>Никита Попков</t>
   </si>
   <si>
     <t>2.61</t>
   </si>
   <si>
     <t>1.96</t>
   </si>
   <si>
-    <t>Vyacheslav Kochergin</t>
+    <t>Вячеслав Кочергин</t>
   </si>
   <si>
     <t>2.78</t>
   </si>
   <si>
     <t>1.97</t>
   </si>
   <si>
-    <t>Aleksandr Kropotov</t>
+    <t>Александр Кропотов</t>
   </si>
   <si>
     <t>2.82</t>
   </si>
   <si>
     <t>1.94</t>
   </si>
   <si>
-    <t>Vladimir Filin</t>
+    <t>Владимир Филин</t>
   </si>
   <si>
     <t>3.09</t>
   </si>
   <si>
     <t>1.41</t>
   </si>
   <si>
-    <t>Matvei Tianutov</t>
+    <t>Матвей Тянутов</t>
   </si>
   <si>
     <t>3.14</t>
   </si>
   <si>
     <t>2.13</t>
   </si>
   <si>
-    <t>Anatolii Turenko</t>
+    <t>Анатолий Туренко</t>
   </si>
   <si>
     <t>3.20</t>
   </si>
   <si>
     <t>2.17</t>
   </si>
   <si>
-    <t>Slavomil Voloskov</t>
+    <t>Славомил Волосков</t>
   </si>
   <si>
     <t>3.47</t>
   </si>
   <si>
     <t>2.27</t>
   </si>
   <si>
-    <t>Aleksandra Lukianova</t>
+    <t>Александра Лукьянова</t>
   </si>
   <si>
     <t>3.71</t>
   </si>
   <si>
     <t>2.30</t>
   </si>
   <si>
-    <t>Makar Tihonov</t>
+    <t>Семён Кудрявцев</t>
+  </si>
+  <si>
+    <t>4.05</t>
+  </si>
+  <si>
+    <t>3.48</t>
+  </si>
+  <si>
+    <t>Макар Тихонов</t>
   </si>
   <si>
     <t>4.17</t>
   </si>
   <si>
     <t>2.56</t>
   </si>
   <si>
-    <t>Vadim Sukharev</t>
+    <t>Вадим Сухарев</t>
   </si>
   <si>
     <t>4.21</t>
   </si>
   <si>
     <t>2.92</t>
   </si>
   <si>
-    <t>Bogdan Zemlianskii</t>
+    <t>Богдан Землянский</t>
   </si>
   <si>
     <t>4.66</t>
   </si>
   <si>
-    <t>Maksim Ammosov</t>
+    <t>Максим Аммосов</t>
   </si>
   <si>
     <t>4.76</t>
   </si>
   <si>
-    <t>3.85</t>
-[...2 lines deleted...]
-    <t>Andrey Zhukov</t>
+    <t>2.18</t>
+  </si>
+  <si>
+    <t>Андрей Жуков</t>
   </si>
   <si>
     <t>4.87</t>
   </si>
   <si>
     <t>2.66</t>
   </si>
   <si>
-    <t>Lev Yakimenko</t>
+    <t>Лев Якименко</t>
   </si>
   <si>
     <t>5.12</t>
   </si>
   <si>
-    <t>3.69</t>
-[...11 lines deleted...]
-    <t>Gabriella Ivakhnitskaya</t>
+    <t>3.28</t>
+  </si>
+  <si>
+    <t>Дарья Елисеева</t>
+  </si>
+  <si>
+    <t>5.23</t>
+  </si>
+  <si>
+    <t>2.76</t>
+  </si>
+  <si>
+    <t>Габриэлла Ивахницкая</t>
   </si>
   <si>
     <t>5.45</t>
   </si>
   <si>
     <t>3.23</t>
   </si>
   <si>
-    <t>Nikolay Odegov</t>
+    <t>Николай Одегов</t>
   </si>
   <si>
     <t>5.59</t>
   </si>
   <si>
-    <t>2.76</t>
-[...8 lines deleted...]
-    <t>Mikhail Ignatʹyev</t>
+    <t>Дмитрий Тупис</t>
+  </si>
+  <si>
+    <t>5.81</t>
+  </si>
+  <si>
+    <t>3.79</t>
+  </si>
+  <si>
+    <t>Михаил Игнатьев</t>
   </si>
   <si>
     <t>5.82</t>
   </si>
   <si>
     <t>3.67</t>
   </si>
   <si>
-    <t>Dmitriy Dunaev</t>
+    <t>Дмитрий Дунаев</t>
   </si>
   <si>
     <t>6.00</t>
   </si>
   <si>
-    <t>4.59</t>
-[...11 lines deleted...]
-    <t>Maksim Miloserdov</t>
+    <t>3.15</t>
+  </si>
+  <si>
+    <t>Максим Милосердов</t>
   </si>
   <si>
     <t>6.94</t>
   </si>
   <si>
     <t>4.43</t>
   </si>
   <si>
-    <t>Vasilii Nikolashin</t>
+    <t>Василий Николашин</t>
   </si>
   <si>
     <t>7.12</t>
   </si>
   <si>
     <t>4.52</t>
   </si>
   <si>
-    <t>Ivan Korolev</t>
+    <t>Иван Королев</t>
   </si>
   <si>
     <t>7.65</t>
   </si>
   <si>
     <t>4.53</t>
   </si>
   <si>
-    <t>Kseniya Varfolomeeva</t>
-[...2 lines deleted...]
-    <t>8.80</t>
+    <t>Ксения Варфоломеева</t>
+  </si>
+  <si>
+    <t>8.79</t>
   </si>
   <si>
     <t>4.74</t>
   </si>
   <si>
-    <t>Ivan Smirnov</t>
+    <t>Иван Смирнов</t>
   </si>
   <si>
     <t>9.00</t>
   </si>
   <si>
     <t>5.27</t>
   </si>
   <si>
-    <t>Vladimir Kozlov</t>
+    <t>Владимир Козлов</t>
   </si>
   <si>
     <t>9.09</t>
   </si>
   <si>
     <t>3.86</t>
   </si>
   <si>
-    <t>Yegor Zhogin</t>
+    <t>Егор Жогин</t>
   </si>
   <si>
     <t>9.12</t>
   </si>
   <si>
     <t>7.34</t>
   </si>
   <si>
-    <t>Olga Yasakova</t>
+    <t>Ольга Ясакова</t>
   </si>
   <si>
     <t>9.14</t>
   </si>
   <si>
     <t>6.31</t>
   </si>
   <si>
-    <t>Diana Murnik</t>
+    <t>Диана Мурник</t>
   </si>
   <si>
     <t>9.21</t>
   </si>
   <si>
     <t>6.18</t>
   </si>
   <si>
-    <t>Artemiy Stukarchuk</t>
+    <t>Артемий Стукарчук</t>
   </si>
   <si>
     <t>9.28</t>
   </si>
   <si>
     <t>7.01</t>
   </si>
   <si>
-    <t>Vyacheslav Sizov</t>
+    <t>Мстислав Слабинский</t>
+  </si>
+  <si>
+    <t>9.41</t>
+  </si>
+  <si>
+    <t>5.53</t>
+  </si>
+  <si>
+    <t>Вячеслав Сизов</t>
   </si>
   <si>
     <t>9.64</t>
   </si>
   <si>
-    <t>6.03</t>
-[...2 lines deleted...]
-    <t>Angelina Savkina</t>
+    <t>6.02</t>
+  </si>
+  <si>
+    <t>Ангелина Савкина</t>
   </si>
   <si>
     <t>9.67</t>
   </si>
   <si>
-    <t>7.10</t>
-[...11 lines deleted...]
-    <t>Roman Fotiev</t>
+    <t>4.85</t>
+  </si>
+  <si>
+    <t>Василий Багаев</t>
+  </si>
+  <si>
+    <t>9.84</t>
+  </si>
+  <si>
+    <t>6.24</t>
+  </si>
+  <si>
+    <t>Роман Фотиев</t>
   </si>
   <si>
     <t>9.92</t>
   </si>
   <si>
     <t>6.56</t>
   </si>
   <si>
-    <t>Vasiliy Bagayev</t>
-[...8 lines deleted...]
-    <t>Aleksandr Govorkov</t>
+    <t>Александр Говорков</t>
   </si>
   <si>
     <t>10.23</t>
   </si>
   <si>
     <t>7.63</t>
   </si>
   <si>
-    <t>Pëtr Anukov</t>
+    <t>Пётр Ануков</t>
   </si>
   <si>
     <t>10.41</t>
   </si>
   <si>
     <t>6.42</t>
   </si>
   <si>
-    <t>Anastasia Gubanova</t>
+    <t>Анастасия Регонен</t>
   </si>
   <si>
     <t>10.60</t>
   </si>
   <si>
     <t>7.41</t>
   </si>
   <si>
-    <t>Yevsey Ionush</t>
+    <t>Евсей Ионуш</t>
   </si>
   <si>
     <t>11.15</t>
   </si>
   <si>
     <t>8.39</t>
   </si>
   <si>
-    <t>Andrey Artëmenko</t>
+    <t>Андрей Артеменко</t>
   </si>
   <si>
     <t>11.36</t>
   </si>
   <si>
     <t>8.03</t>
   </si>
   <si>
-    <t>Artemiy Savchenko</t>
+    <t>Артемий Савченко</t>
   </si>
   <si>
     <t>12.49</t>
   </si>
   <si>
     <t>8.45</t>
   </si>
   <si>
-    <t>Ruslan Khusnutdinov</t>
+    <t>Руслан Хуснутдинов</t>
   </si>
   <si>
     <t>12.57</t>
   </si>
   <si>
     <t>6.38</t>
   </si>
   <si>
-    <t>Konstantin Makarov</t>
+    <t>Константин Макаров</t>
   </si>
   <si>
     <t>13.64</t>
   </si>
   <si>
     <t>8.35</t>
   </si>
   <si>
-    <t>Matvey Nikolaev</t>
+    <t>Матвей Николаев</t>
   </si>
   <si>
     <t>13.97</t>
   </si>
   <si>
     <t>10.66</t>
   </si>
   <si>
-    <t>Ruslan Korolev</t>
+    <t>Руслан Королёв</t>
   </si>
   <si>
     <t>15.72</t>
   </si>
   <si>
     <t>7.23</t>
   </si>
   <si>
-    <t>Polina Andreeva</t>
+    <t>Полина Андреева</t>
   </si>
   <si>
     <t>16.27</t>
   </si>
   <si>
     <t>8.25</t>
   </si>
   <si>
-    <t>Timofey Avilov</t>
+    <t>Тимофей Авилов</t>
   </si>
   <si>
     <t>18.93</t>
   </si>
   <si>
     <t>11.18</t>
   </si>
   <si>
-    <t>Antonina Andreeva</t>
+    <t>Антонина Андреева</t>
   </si>
   <si>
     <t>19.72</t>
   </si>
   <si>
     <t>16.84</t>
   </si>
   <si>
-    <t>Natalia Piagai</t>
+    <t>Наталья Пягай</t>
   </si>
   <si>
     <t>21.22</t>
   </si>
   <si>
     <t>14.01</t>
   </si>
   <si>
-    <t>Semyon Krutetskiy</t>
+    <t>Семен Крутецкий</t>
   </si>
   <si>
     <t>25.66</t>
   </si>
   <si>
     <t>13.61</t>
   </si>
   <si>
-    <t>Timofey Chubyrin</t>
+    <t>Тимофей Чубырин</t>
   </si>
   <si>
     <t>8.49</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -860,51 +860,51 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D54"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C54" sqref="C54"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="8.141" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>4</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>5</v>
@@ -1042,65 +1042,65 @@
     <row r="12" spans="1:4">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12" t="s">
         <v>34</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>35</v>
       </c>
       <c r="D12" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13" t="s">
         <v>37</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>38</v>
       </c>
       <c r="D13" t="s">
-        <v>17</v>
+        <v>39</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D14" t="s">
-        <v>41</v>
+        <v>17</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>42</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>43</v>
       </c>
       <c r="D15" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16" t="s">
         <v>45</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>46</v>
@@ -1140,51 +1140,51 @@
     <row r="19" spans="1:4">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19" t="s">
         <v>54</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>55</v>
       </c>
       <c r="D19" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20" t="s">
         <v>57</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>58</v>
       </c>
       <c r="D20" t="s">
-        <v>56</v>
+        <v>53</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21" t="s">
         <v>59</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>60</v>
       </c>
       <c r="D21" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22" t="s">
         <v>62</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>63</v>