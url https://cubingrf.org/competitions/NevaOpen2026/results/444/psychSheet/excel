--- v0 (2026-02-28)
+++ v1 (2026-04-14)
@@ -12,533 +12,536 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="444" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="161">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="162">
   <si>
     <t>#</t>
   </si>
   <si>
-    <t>Имя и фамилия участника</t>
-[...11 lines deleted...]
-    <t>26.51</t>
+    <t>Competitor</t>
+  </si>
+  <si>
+    <t>Average</t>
+  </si>
+  <si>
+    <t>Best</t>
+  </si>
+  <si>
+    <t>Anatolii Turenko</t>
+  </si>
+  <si>
+    <t>26.45</t>
   </si>
   <si>
     <t>22.52</t>
   </si>
   <si>
-    <t>Славомил Волосков</t>
+    <t>Slavomil Voloskov</t>
   </si>
   <si>
     <t>27.77</t>
   </si>
   <si>
     <t>24.07</t>
   </si>
   <si>
-    <t>Никита Попков</t>
+    <t>Nikita Popkov</t>
   </si>
   <si>
     <t>31.07</t>
   </si>
   <si>
     <t>27.36</t>
   </si>
   <si>
-    <t>Александр Докин</t>
+    <t>Aleksandr Dokin</t>
   </si>
   <si>
     <t>33.11</t>
   </si>
   <si>
     <t>27.22</t>
   </si>
   <si>
-    <t>Максим Аммосов</t>
+    <t>Maksim Ammosov</t>
   </si>
   <si>
     <t>34.39</t>
   </si>
   <si>
     <t>29.08</t>
   </si>
   <si>
-    <t>Вадим Сухарев</t>
+    <t>Aleksandr Kropotov</t>
+  </si>
+  <si>
+    <t>34.47</t>
+  </si>
+  <si>
+    <t>26.91</t>
+  </si>
+  <si>
+    <t>Vadim Sukharev</t>
   </si>
   <si>
     <t>35.27</t>
   </si>
   <si>
-    <t>33.55</t>
-[...11 lines deleted...]
-    <t>Анастасия Майкова</t>
+    <t>33.51</t>
+  </si>
+  <si>
+    <t>Anastasiya Maykova</t>
   </si>
   <si>
     <t>37.44</t>
   </si>
   <si>
     <t>30.51</t>
   </si>
   <si>
-    <t>Владислав Шуршилин</t>
+    <t>Vladislav Shurshilin</t>
   </si>
   <si>
     <t>37.52</t>
   </si>
   <si>
     <t>34.75</t>
   </si>
   <si>
-    <t>Михаил Николаев</t>
+    <t>Mikhail Nikolayev</t>
   </si>
   <si>
     <t>37.89</t>
   </si>
   <si>
     <t>31.79</t>
   </si>
   <si>
-    <t>Ян Горев</t>
+    <t>Vladimir Filin</t>
+  </si>
+  <si>
+    <t>38.71</t>
+  </si>
+  <si>
+    <t>35.01</t>
+  </si>
+  <si>
+    <t>Ian Gorev</t>
   </si>
   <si>
     <t>39.03</t>
   </si>
   <si>
     <t>36.66</t>
   </si>
   <si>
-    <t>Дмитрий Тупис</t>
+    <t>Dmitriy Tupis</t>
   </si>
   <si>
     <t>39.63</t>
   </si>
   <si>
     <t>32.89</t>
   </si>
   <si>
-    <t>Владимир Филин</t>
-[...8 lines deleted...]
-    <t>Мстислав Слабинский</t>
+    <t>Mstislav Slabinskiy</t>
   </si>
   <si>
     <t>43.66</t>
   </si>
   <si>
     <t>37.59</t>
   </si>
   <si>
-    <t>Лев Якименко</t>
+    <t>Lev Yakimenko</t>
   </si>
   <si>
     <t>44.30</t>
   </si>
   <si>
     <t>36.82</t>
   </si>
   <si>
-    <t>Макар Тихонов</t>
-[...2 lines deleted...]
-    <t>45.70</t>
+    <t>Makar Tihonov</t>
+  </si>
+  <si>
+    <t>44.61</t>
   </si>
   <si>
     <t>36.87</t>
   </si>
   <si>
-    <t>Дмитрий Суслов</t>
+    <t>Dmitriy Suslov</t>
   </si>
   <si>
     <t>45.88</t>
   </si>
   <si>
     <t>43.87</t>
   </si>
   <si>
-    <t>Илья Зеленин</t>
+    <t>Nikita Mayorov</t>
+  </si>
+  <si>
+    <t>48.53</t>
+  </si>
+  <si>
+    <t>43.83</t>
+  </si>
+  <si>
+    <t>Ilʹya Zelenin</t>
   </si>
   <si>
     <t>51.62</t>
   </si>
   <si>
     <t>44.58</t>
   </si>
   <si>
-    <t>Ольга Ясакова</t>
+    <t>Olga Yasakova</t>
   </si>
   <si>
     <t>52.41</t>
   </si>
   <si>
     <t>42.85</t>
   </si>
   <si>
-    <t>Артемий Стукарчук</t>
+    <t>Artemiy Stukarchuk</t>
   </si>
   <si>
     <t>53.84</t>
   </si>
   <si>
     <t>43.89</t>
   </si>
   <si>
-    <t>Екатерина Соболева</t>
+    <t>Ekaterina Soboleva</t>
   </si>
   <si>
     <t>54.40</t>
   </si>
   <si>
     <t>48.45</t>
   </si>
   <si>
-    <t>Никита Майоров</t>
-[...8 lines deleted...]
-    <t>Ксения Варфоломеева</t>
+    <t>Ivan Lobachev</t>
+  </si>
+  <si>
+    <t>54.41</t>
+  </si>
+  <si>
+    <t>46.65</t>
+  </si>
+  <si>
+    <t>Kseniya Varfolomeeva</t>
   </si>
   <si>
     <t>59.44</t>
   </si>
   <si>
     <t>47.73</t>
   </si>
   <si>
-    <t>Иван Лобачёв</t>
-[...8 lines deleted...]
-    <t>Марат Петров</t>
+    <t>Nikita Tikhomirov</t>
+  </si>
+  <si>
+    <t>59.86</t>
+  </si>
+  <si>
+    <t>56.95</t>
+  </si>
+  <si>
+    <t>Marat Petrov</t>
   </si>
   <si>
     <t>1:01.32</t>
   </si>
   <si>
     <t>52.30</t>
   </si>
   <si>
-    <t>Даниил Козлов</t>
+    <t>Daniil Kozlov</t>
   </si>
   <si>
     <t>1:03.64</t>
   </si>
   <si>
     <t>55.80</t>
   </si>
   <si>
-    <t>Михаил Древаль</t>
+    <t>Mikhail Dreval</t>
   </si>
   <si>
     <t>1:05.14</t>
   </si>
   <si>
     <t>53.49</t>
   </si>
   <si>
-    <t>Габриэлла Ивахницкая</t>
+    <t>Gabriella Ivakhnitskaya</t>
   </si>
   <si>
     <t>1:07.08</t>
   </si>
   <si>
     <t>56.26</t>
   </si>
   <si>
-    <t>Вячеслав Сизов</t>
+    <t>Vyacheslav Sizov</t>
   </si>
   <si>
     <t>1:07.75</t>
   </si>
   <si>
     <t>55.47</t>
   </si>
   <si>
-    <t>Полина Саврасова</t>
+    <t>Polina Savrasova</t>
   </si>
   <si>
     <t>1:09.23</t>
   </si>
   <si>
     <t>1:03.53</t>
   </si>
   <si>
-    <t>Никита Тихомиров</t>
-[...8 lines deleted...]
-    <t>Павел Тресков</t>
+    <t>Pavel Treskov</t>
   </si>
   <si>
     <t>1:11.56</t>
   </si>
   <si>
     <t>1:08.28</t>
   </si>
   <si>
-    <t>Афанасий Иванов</t>
+    <t>Afanasy Ivanov</t>
   </si>
   <si>
     <t>1:13.88</t>
   </si>
   <si>
-    <t>59.16</t>
-[...2 lines deleted...]
-    <t>Михаил Соколов</t>
+    <t>55.15</t>
+  </si>
+  <si>
+    <t>Mikhail Sokolov</t>
   </si>
   <si>
     <t>1:14.07</t>
   </si>
   <si>
     <t>1:09.33</t>
   </si>
   <si>
-    <t>Даниил Тарасов</t>
+    <t>Daniil Tarasov</t>
   </si>
   <si>
     <t>1:20.13</t>
   </si>
   <si>
     <t>1:07.64</t>
   </si>
   <si>
-    <t>Роман Фотиев</t>
+    <t>Roman Fotiev</t>
   </si>
   <si>
     <t>1:20.97</t>
   </si>
   <si>
     <t>1:13.07</t>
   </si>
   <si>
-    <t>Давид Кивирьян</t>
+    <t>David Kivirian</t>
   </si>
   <si>
     <t>1:21.31</t>
   </si>
   <si>
     <t>1:10.41</t>
   </si>
   <si>
-    <t>Виктор Герман</t>
+    <t>Bogdan Bekzhanov</t>
+  </si>
+  <si>
+    <t>1:21.65</t>
+  </si>
+  <si>
+    <t>1:06.48</t>
+  </si>
+  <si>
+    <t>Viktor German</t>
   </si>
   <si>
     <t>1:24.41</t>
   </si>
   <si>
     <t>1:13.04</t>
   </si>
   <si>
-    <t>Диана Мурник</t>
+    <t>Diana Murnik</t>
   </si>
   <si>
     <t>1:25.72</t>
   </si>
   <si>
     <t>1:23.36</t>
   </si>
   <si>
-    <t>Филипп Ляско</t>
+    <t>Philipp Lyasko</t>
   </si>
   <si>
     <t>1:26.21</t>
   </si>
   <si>
     <t>1:20.61</t>
   </si>
   <si>
-    <t>Фёдор Улитовский</t>
+    <t>Fyodor Ulitovsky</t>
   </si>
   <si>
     <t>1:27.14</t>
   </si>
   <si>
     <t>1:09.13</t>
   </si>
   <si>
-    <t>Богдан Бекжанов</t>
-[...8 lines deleted...]
-    <t>Артём Савёлов</t>
+    <t>Artyom Savyolov</t>
   </si>
   <si>
     <t>1:42.39</t>
   </si>
   <si>
     <t>1:34.00</t>
   </si>
   <si>
-    <t>Тимофей Ольков</t>
+    <t>Timofey Olkov</t>
   </si>
   <si>
     <t>1:55.92</t>
   </si>
   <si>
     <t>1:41.05</t>
   </si>
   <si>
-    <t>Пётр Ануков</t>
+    <t>Pëtr Anukov</t>
   </si>
   <si>
     <t>2:02.33</t>
   </si>
   <si>
     <t>1:40.32</t>
   </si>
   <si>
-    <t>Никита Золин</t>
+    <t>Dmitriy Samotoenko</t>
+  </si>
+  <si>
+    <t>1:35.40</t>
+  </si>
+  <si>
+    <t>Maksim Komarov</t>
+  </si>
+  <si>
+    <t>1:43.81</t>
+  </si>
+  <si>
+    <t>Vladimir Serebrennikov</t>
+  </si>
+  <si>
+    <t>1:44.62</t>
+  </si>
+  <si>
+    <t>Nikita Zolin</t>
   </si>
   <si>
     <t>1:45.46</t>
   </si>
   <si>
-    <t>Дмитрий Самотоенко</t>
-[...11 lines deleted...]
-    <t>Станислав Грибанов</t>
+    <t>Stanislav Gribanov</t>
   </si>
   <si>
     <t>2:09.17</t>
   </si>
   <si>
-    <t>Андрей Севастьянов</t>
+    <t>Andrey Sevastʹyanov</t>
   </si>
   <si>
     <t>2:10.29</t>
   </si>
   <si>
-    <t>Артём Бурмагин</t>
+    <t>Artëm Burmagin</t>
   </si>
   <si>
     <t>2:12.39</t>
   </si>
   <si>
-    <t>Тимофей Антонов</t>
+    <t>Timofey Antonov</t>
   </si>
   <si>
     <t>2:14.53</t>
   </si>
   <si>
-    <t>Лев Гершман</t>
-[...20 lines deleted...]
-    <t>Максим Комаров</t>
+    <t>Lev Gerhman</t>
+  </si>
+  <si>
+    <t>2:17.78</t>
+  </si>
+  <si>
+    <t>Alexander Kontrebutz</t>
+  </si>
+  <si>
+    <t>Alisa Ivanovskaya</t>
+  </si>
+  <si>
+    <t>Arseny Prokaev</t>
+  </si>
+  <si>
+    <t>David Melikyan</t>
+  </si>
+  <si>
+    <t>Karina Bolotova</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1607,82 +1610,88 @@
     <row r="53" spans="1:4">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53" t="s">
         <v>151</v>
       </c>
       <c r="C53" s="1"/>
       <c r="D53" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54" t="s">
         <v>153</v>
       </c>
       <c r="C54" s="1"/>
       <c r="D54" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:4">
+      <c r="A55">
+        <v>54</v>
+      </c>
       <c r="B55" t="s">
         <v>155</v>
       </c>
       <c r="C55" s="1"/>
+      <c r="D55" t="s">
+        <v>156</v>
+      </c>
     </row>
     <row r="56" spans="1:4">
       <c r="B56" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="C56" s="1"/>
     </row>
     <row r="57" spans="1:4">
       <c r="B57" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="C57" s="1"/>
     </row>
     <row r="58" spans="1:4">
       <c r="B58" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="C58" s="1"/>
     </row>
     <row r="59" spans="1:4">
       <c r="B59" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="C59" s="1"/>
     </row>
     <row r="60" spans="1:4">
       <c r="B60" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="C60" s="1"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>