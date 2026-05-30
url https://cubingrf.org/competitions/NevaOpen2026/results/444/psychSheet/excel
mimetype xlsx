--- v1 (2026-04-14)
+++ v2 (2026-05-30)
@@ -12,536 +12,545 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="444" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="162">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="165">
   <si>
     <t>#</t>
   </si>
   <si>
-    <t>Competitor</t>
-[...8 lines deleted...]
-    <t>Anatolii Turenko</t>
+    <t>Имя и фамилия участника</t>
+  </si>
+  <si>
+    <t>Среднее</t>
+  </si>
+  <si>
+    <t>Лучшее</t>
+  </si>
+  <si>
+    <t>Анатолий Туренко</t>
   </si>
   <si>
     <t>26.45</t>
   </si>
   <si>
     <t>22.52</t>
   </si>
   <si>
-    <t>Slavomil Voloskov</t>
+    <t>Славомил Волосков</t>
   </si>
   <si>
     <t>27.77</t>
   </si>
   <si>
-    <t>24.07</t>
-[...11 lines deleted...]
-    <t>Aleksandr Dokin</t>
+    <t>23.72</t>
+  </si>
+  <si>
+    <t>Никита Попков</t>
+  </si>
+  <si>
+    <t>30.92</t>
+  </si>
+  <si>
+    <t>26.80</t>
+  </si>
+  <si>
+    <t>Александр Докин</t>
   </si>
   <si>
     <t>33.11</t>
   </si>
   <si>
     <t>27.22</t>
   </si>
   <si>
-    <t>Maksim Ammosov</t>
+    <t>Максим Аммосов</t>
   </si>
   <si>
     <t>34.39</t>
   </si>
   <si>
     <t>29.08</t>
   </si>
   <si>
-    <t>Aleksandr Kropotov</t>
+    <t>Александр Кропотов</t>
   </si>
   <si>
     <t>34.47</t>
   </si>
   <si>
     <t>26.91</t>
   </si>
   <si>
-    <t>Vadim Sukharev</t>
+    <t>Вадим Сухарев</t>
   </si>
   <si>
     <t>35.27</t>
   </si>
   <si>
     <t>33.51</t>
   </si>
   <si>
-    <t>Anastasiya Maykova</t>
+    <t>Анастасия Майкова</t>
   </si>
   <si>
     <t>37.44</t>
   </si>
   <si>
     <t>30.51</t>
   </si>
   <si>
-    <t>Vladislav Shurshilin</t>
+    <t>Владислав Шуршилин</t>
   </si>
   <si>
     <t>37.52</t>
   </si>
   <si>
     <t>34.75</t>
   </si>
   <si>
-    <t>Mikhail Nikolayev</t>
+    <t>Михаил Николаев</t>
   </si>
   <si>
     <t>37.89</t>
   </si>
   <si>
     <t>31.79</t>
   </si>
   <si>
-    <t>Vladimir Filin</t>
+    <t>Владимир Филин</t>
   </si>
   <si>
     <t>38.71</t>
   </si>
   <si>
     <t>35.01</t>
   </si>
   <si>
-    <t>Ian Gorev</t>
+    <t>Ян Горев</t>
   </si>
   <si>
     <t>39.03</t>
   </si>
   <si>
     <t>36.66</t>
   </si>
   <si>
-    <t>Dmitriy Tupis</t>
+    <t>Дмитрий Тупис</t>
   </si>
   <si>
     <t>39.63</t>
   </si>
   <si>
     <t>32.89</t>
   </si>
   <si>
-    <t>Mstislav Slabinskiy</t>
+    <t>Макар Тихонов</t>
+  </si>
+  <si>
+    <t>43.49</t>
+  </si>
+  <si>
+    <t>36.87</t>
+  </si>
+  <si>
+    <t>Мстислав Слабинский</t>
   </si>
   <si>
     <t>43.66</t>
   </si>
   <si>
     <t>37.59</t>
   </si>
   <si>
-    <t>Lev Yakimenko</t>
-[...2 lines deleted...]
-    <t>44.30</t>
+    <t>Лев Якименко</t>
+  </si>
+  <si>
+    <t>44.05</t>
   </si>
   <si>
     <t>36.82</t>
   </si>
   <si>
-    <t>Makar Tihonov</t>
-[...8 lines deleted...]
-    <t>Dmitriy Suslov</t>
+    <t>Дмитрий Суслов</t>
   </si>
   <si>
     <t>45.88</t>
   </si>
   <si>
     <t>43.87</t>
   </si>
   <si>
-    <t>Nikita Mayorov</t>
+    <t>Никита Майоров</t>
   </si>
   <si>
     <t>48.53</t>
   </si>
   <si>
     <t>43.83</t>
   </si>
   <si>
-    <t>Ilʹya Zelenin</t>
+    <t>Илья Зеленин</t>
   </si>
   <si>
     <t>51.62</t>
   </si>
   <si>
     <t>44.58</t>
   </si>
   <si>
-    <t>Olga Yasakova</t>
+    <t>Ольга Ясакова</t>
   </si>
   <si>
     <t>52.41</t>
   </si>
   <si>
     <t>42.85</t>
   </si>
   <si>
-    <t>Artemiy Stukarchuk</t>
+    <t>Артемий Стукарчук</t>
   </si>
   <si>
     <t>53.84</t>
   </si>
   <si>
     <t>43.89</t>
   </si>
   <si>
-    <t>Ekaterina Soboleva</t>
-[...8 lines deleted...]
-    <t>Ivan Lobachev</t>
+    <t>Екатерина Соболева</t>
+  </si>
+  <si>
+    <t>53.87</t>
+  </si>
+  <si>
+    <t>48.28</t>
+  </si>
+  <si>
+    <t>Иван Лобачёв</t>
   </si>
   <si>
     <t>54.41</t>
   </si>
   <si>
     <t>46.65</t>
   </si>
   <si>
-    <t>Kseniya Varfolomeeva</t>
+    <t>Ксения Варфоломеева</t>
   </si>
   <si>
     <t>59.44</t>
   </si>
   <si>
     <t>47.73</t>
   </si>
   <si>
-    <t>Nikita Tikhomirov</t>
+    <t>Никита Тихомиров</t>
   </si>
   <si>
     <t>59.86</t>
   </si>
   <si>
     <t>56.95</t>
   </si>
   <si>
-    <t>Marat Petrov</t>
+    <t>Михаил Древаль</t>
+  </si>
+  <si>
+    <t>1:00.12</t>
+  </si>
+  <si>
+    <t>53.49</t>
+  </si>
+  <si>
+    <t>Марат Петров</t>
   </si>
   <si>
     <t>1:01.32</t>
   </si>
   <si>
     <t>52.30</t>
   </si>
   <si>
-    <t>Daniil Kozlov</t>
+    <t>Павел Тресков</t>
+  </si>
+  <si>
+    <t>1:02.08</t>
+  </si>
+  <si>
+    <t>57.11</t>
+  </si>
+  <si>
+    <t>Афанасий Иванов</t>
+  </si>
+  <si>
+    <t>1:03.00</t>
+  </si>
+  <si>
+    <t>55.15</t>
+  </si>
+  <si>
+    <t>Даниил Козлов</t>
   </si>
   <si>
     <t>1:03.64</t>
   </si>
   <si>
     <t>55.80</t>
   </si>
   <si>
-    <t>Mikhail Dreval</t>
-[...8 lines deleted...]
-    <t>Gabriella Ivakhnitskaya</t>
+    <t>Габриэлла Ивахницкая</t>
   </si>
   <si>
     <t>1:07.08</t>
   </si>
   <si>
     <t>56.26</t>
   </si>
   <si>
-    <t>Vyacheslav Sizov</t>
+    <t>Вячеслав Сизов</t>
   </si>
   <si>
     <t>1:07.75</t>
   </si>
   <si>
     <t>55.47</t>
   </si>
   <si>
-    <t>Polina Savrasova</t>
-[...26 lines deleted...]
-    <t>Mikhail Sokolov</t>
+    <t>Полина Саврасова</t>
+  </si>
+  <si>
+    <t>1:07.92</t>
+  </si>
+  <si>
+    <t>1:03.32</t>
+  </si>
+  <si>
+    <t>Михаил Соколов</t>
   </si>
   <si>
     <t>1:14.07</t>
   </si>
   <si>
     <t>1:09.33</t>
   </si>
   <si>
-    <t>Daniil Tarasov</t>
+    <t>Даниил Тарасов</t>
   </si>
   <si>
     <t>1:20.13</t>
   </si>
   <si>
     <t>1:07.64</t>
   </si>
   <si>
-    <t>Roman Fotiev</t>
-[...2 lines deleted...]
-    <t>1:20.97</t>
+    <t>Роман Фотиев</t>
+  </si>
+  <si>
+    <t>1:20.30</t>
   </si>
   <si>
     <t>1:13.07</t>
   </si>
   <si>
-    <t>David Kivirian</t>
+    <t>Давид Кивирьян</t>
   </si>
   <si>
     <t>1:21.31</t>
   </si>
   <si>
     <t>1:10.41</t>
   </si>
   <si>
-    <t>Bogdan Bekzhanov</t>
+    <t>Богдан Бекжанов</t>
   </si>
   <si>
     <t>1:21.65</t>
   </si>
   <si>
-    <t>1:06.48</t>
-[...2 lines deleted...]
-    <t>Viktor German</t>
+    <t>58.00</t>
+  </si>
+  <si>
+    <t>Виктор Герман</t>
   </si>
   <si>
     <t>1:24.41</t>
   </si>
   <si>
-    <t>1:13.04</t>
-[...2 lines deleted...]
-    <t>Diana Murnik</t>
+    <t>1:05.77</t>
+  </si>
+  <si>
+    <t>Диана Мурник</t>
   </si>
   <si>
     <t>1:25.72</t>
   </si>
   <si>
-    <t>1:23.36</t>
-[...2 lines deleted...]
-    <t>Philipp Lyasko</t>
+    <t>1:20.35</t>
+  </si>
+  <si>
+    <t>Филипп Ляско</t>
   </si>
   <si>
     <t>1:26.21</t>
   </si>
   <si>
     <t>1:20.61</t>
   </si>
   <si>
-    <t>Fyodor Ulitovsky</t>
+    <t>Фёдор Улитовский</t>
   </si>
   <si>
     <t>1:27.14</t>
   </si>
   <si>
     <t>1:09.13</t>
   </si>
   <si>
-    <t>Artyom Savyolov</t>
-[...8 lines deleted...]
-    <t>Timofey Olkov</t>
+    <t>Владимир Серебренников</t>
+  </si>
+  <si>
+    <t>1:34.96</t>
+  </si>
+  <si>
+    <t>1:25.25</t>
+  </si>
+  <si>
+    <t>Артём Савёлов</t>
+  </si>
+  <si>
+    <t>1:36.63</t>
+  </si>
+  <si>
+    <t>1:30.80</t>
+  </si>
+  <si>
+    <t>Тимофей Ольков</t>
   </si>
   <si>
     <t>1:55.92</t>
   </si>
   <si>
     <t>1:41.05</t>
   </si>
   <si>
-    <t>Pëtr Anukov</t>
+    <t>Пётр Ануков</t>
   </si>
   <si>
     <t>2:02.33</t>
   </si>
   <si>
     <t>1:40.32</t>
   </si>
   <si>
-    <t>Dmitriy Samotoenko</t>
+    <t>Дмитрий Самотоенко</t>
   </si>
   <si>
     <t>1:35.40</t>
   </si>
   <si>
-    <t>Maksim Komarov</t>
+    <t>Максим Комаров</t>
   </si>
   <si>
     <t>1:43.81</t>
   </si>
   <si>
-    <t>Vladimir Serebrennikov</t>
-[...5 lines deleted...]
-    <t>Nikita Zolin</t>
+    <t>Никита Золин</t>
   </si>
   <si>
     <t>1:45.46</t>
   </si>
   <si>
-    <t>Stanislav Gribanov</t>
+    <t>Станислав Грибанов</t>
   </si>
   <si>
     <t>2:09.17</t>
   </si>
   <si>
-    <t>Andrey Sevastʹyanov</t>
+    <t>Андрей Севастьянов</t>
   </si>
   <si>
     <t>2:10.29</t>
   </si>
   <si>
-    <t>Artëm Burmagin</t>
+    <t>Артём Бурмагин</t>
   </si>
   <si>
     <t>2:12.39</t>
   </si>
   <si>
-    <t>Timofey Antonov</t>
+    <t>Тимофей Антонов</t>
   </si>
   <si>
     <t>2:14.53</t>
   </si>
   <si>
-    <t>Lev Gerhman</t>
+    <t>Лев Гершман</t>
   </si>
   <si>
     <t>2:17.78</t>
   </si>
   <si>
-    <t>Alexander Kontrebutz</t>
-[...11 lines deleted...]
-    <t>Karina Bolotova</t>
+    <t>Давид Меликян</t>
+  </si>
+  <si>
+    <t>2:24.56</t>
+  </si>
+  <si>
+    <t>Александр Контребуц</t>
+  </si>
+  <si>
+    <t>2:44.18</t>
+  </si>
+  <si>
+    <t>Алиса Ивановская</t>
+  </si>
+  <si>
+    <t>Арсений Прокаев</t>
+  </si>
+  <si>
+    <t>Карина Болотова</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1520,178 +1529,192 @@
       <c r="D45" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46" t="s">
         <v>136</v>
       </c>
       <c r="C46" s="1" t="s">
         <v>137</v>
       </c>
       <c r="D46" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47" t="s">
         <v>139</v>
       </c>
-      <c r="C47" s="1"/>
+      <c r="C47" s="1" t="s">
+        <v>140</v>
+      </c>
       <c r="D47" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="C48" s="1"/>
       <c r="D48" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="C49" s="1"/>
       <c r="D49" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="C50" s="1"/>
       <c r="D50" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="C51" s="1"/>
       <c r="D51" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="C52" s="1"/>
       <c r="D52" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="C53" s="1"/>
       <c r="D53" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="C54" s="1"/>
       <c r="D54" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="C55" s="1"/>
       <c r="D55" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:4">
+      <c r="A56">
+        <v>55</v>
+      </c>
       <c r="B56" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="C56" s="1"/>
+      <c r="D56" t="s">
+        <v>159</v>
+      </c>
     </row>
     <row r="57" spans="1:4">
+      <c r="A57">
+        <v>56</v>
+      </c>
       <c r="B57" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="C57" s="1"/>
+      <c r="D57" t="s">
+        <v>161</v>
+      </c>
     </row>
     <row r="58" spans="1:4">
       <c r="B58" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="C58" s="1"/>
     </row>
     <row r="59" spans="1:4">
       <c r="B59" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="C59" s="1"/>
     </row>
     <row r="60" spans="1:4">
       <c r="B60" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="C60" s="1"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>