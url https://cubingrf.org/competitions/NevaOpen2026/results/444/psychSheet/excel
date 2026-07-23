--- v2 (2026-05-30)
+++ v3 (2026-07-23)
@@ -47,453 +47,453 @@
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Анатолий Туренко</t>
   </si>
   <si>
     <t>26.45</t>
   </si>
   <si>
     <t>22.52</t>
   </si>
   <si>
     <t>Славомил Волосков</t>
   </si>
   <si>
     <t>27.77</t>
   </si>
   <si>
     <t>23.72</t>
   </si>
   <si>
     <t>Никита Попков</t>
   </si>
   <si>
-    <t>30.92</t>
+    <t>30.87</t>
   </si>
   <si>
     <t>26.80</t>
   </si>
   <si>
     <t>Александр Докин</t>
   </si>
   <si>
     <t>33.11</t>
   </si>
   <si>
     <t>27.22</t>
   </si>
   <si>
+    <t>Вадим Сухарев</t>
+  </si>
+  <si>
+    <t>34.16</t>
+  </si>
+  <si>
+    <t>30.45</t>
+  </si>
+  <si>
     <t>Максим Аммосов</t>
   </si>
   <si>
     <t>34.39</t>
   </si>
   <si>
     <t>29.08</t>
   </si>
   <si>
     <t>Александр Кропотов</t>
   </si>
   <si>
     <t>34.47</t>
   </si>
   <si>
     <t>26.91</t>
   </si>
   <si>
-    <t>Вадим Сухарев</t>
-[...5 lines deleted...]
-    <t>33.51</t>
+    <t>Михаил Николаев</t>
+  </si>
+  <si>
+    <t>36.85</t>
+  </si>
+  <si>
+    <t>31.79</t>
   </si>
   <si>
     <t>Анастасия Майкова</t>
   </si>
   <si>
     <t>37.44</t>
   </si>
   <si>
     <t>30.51</t>
   </si>
   <si>
     <t>Владислав Шуршилин</t>
   </si>
   <si>
     <t>37.52</t>
   </si>
   <si>
     <t>34.75</t>
   </si>
   <si>
-    <t>Михаил Николаев</t>
-[...7 lines deleted...]
-  <si>
     <t>Владимир Филин</t>
   </si>
   <si>
     <t>38.71</t>
   </si>
   <si>
     <t>35.01</t>
   </si>
   <si>
+    <t>Дмитрий Тупис</t>
+  </si>
+  <si>
+    <t>38.75</t>
+  </si>
+  <si>
+    <t>32.89</t>
+  </si>
+  <si>
     <t>Ян Горев</t>
   </si>
   <si>
     <t>39.03</t>
   </si>
   <si>
     <t>36.66</t>
   </si>
   <si>
-    <t>Дмитрий Тупис</t>
-[...5 lines deleted...]
-    <t>32.89</t>
+    <t>Никита Майоров</t>
+  </si>
+  <si>
+    <t>41.49</t>
+  </si>
+  <si>
+    <t>37.46</t>
   </si>
   <si>
     <t>Макар Тихонов</t>
   </si>
   <si>
-    <t>43.49</t>
+    <t>41.65</t>
   </si>
   <si>
     <t>36.87</t>
   </si>
   <si>
     <t>Мстислав Слабинский</t>
   </si>
   <si>
     <t>43.66</t>
   </si>
   <si>
     <t>37.59</t>
   </si>
   <si>
     <t>Лев Якименко</t>
   </si>
   <si>
     <t>44.05</t>
   </si>
   <si>
     <t>36.82</t>
   </si>
   <si>
     <t>Дмитрий Суслов</t>
   </si>
   <si>
     <t>45.88</t>
   </si>
   <si>
     <t>43.87</t>
   </si>
   <si>
-    <t>Никита Майоров</t>
-[...7 lines deleted...]
-  <si>
     <t>Илья Зеленин</t>
   </si>
   <si>
     <t>51.62</t>
   </si>
   <si>
     <t>44.58</t>
   </si>
   <si>
     <t>Ольга Ясакова</t>
   </si>
   <si>
     <t>52.41</t>
   </si>
   <si>
     <t>42.85</t>
   </si>
   <si>
+    <t>Михаил Древаль</t>
+  </si>
+  <si>
+    <t>53.57</t>
+  </si>
+  <si>
+    <t>48.99</t>
+  </si>
+  <si>
     <t>Артемий Стукарчук</t>
   </si>
   <si>
     <t>53.84</t>
   </si>
   <si>
     <t>43.89</t>
   </si>
   <si>
     <t>Екатерина Соболева</t>
   </si>
   <si>
     <t>53.87</t>
   </si>
   <si>
     <t>48.28</t>
   </si>
   <si>
     <t>Иван Лобачёв</t>
   </si>
   <si>
     <t>54.41</t>
   </si>
   <si>
     <t>46.65</t>
   </si>
   <si>
+    <t>Марат Петров</t>
+  </si>
+  <si>
+    <t>57.96</t>
+  </si>
+  <si>
+    <t>46.02</t>
+  </si>
+  <si>
     <t>Ксения Варфоломеева</t>
   </si>
   <si>
     <t>59.44</t>
   </si>
   <si>
     <t>47.73</t>
   </si>
   <si>
     <t>Никита Тихомиров</t>
   </si>
   <si>
     <t>59.86</t>
   </si>
   <si>
     <t>56.95</t>
   </si>
   <si>
-    <t>Михаил Древаль</t>
-[...16 lines deleted...]
-  <si>
     <t>Павел Тресков</t>
   </si>
   <si>
-    <t>1:02.08</t>
+    <t>1:00.21</t>
   </si>
   <si>
     <t>57.11</t>
   </si>
   <si>
     <t>Афанасий Иванов</t>
   </si>
   <si>
-    <t>1:03.00</t>
+    <t>1:02.32</t>
   </si>
   <si>
     <t>55.15</t>
   </si>
   <si>
+    <t>Богдан Бекжанов</t>
+  </si>
+  <si>
+    <t>1:03.40</t>
+  </si>
+  <si>
+    <t>58.00</t>
+  </si>
+  <si>
     <t>Даниил Козлов</t>
   </si>
   <si>
     <t>1:03.64</t>
   </si>
   <si>
     <t>55.80</t>
   </si>
   <si>
+    <t>Полина Саврасова</t>
+  </si>
+  <si>
+    <t>1:06.75</t>
+  </si>
+  <si>
+    <t>1:00.91</t>
+  </si>
+  <si>
     <t>Габриэлла Ивахницкая</t>
   </si>
   <si>
     <t>1:07.08</t>
   </si>
   <si>
     <t>56.26</t>
   </si>
   <si>
     <t>Вячеслав Сизов</t>
   </si>
   <si>
     <t>1:07.75</t>
   </si>
   <si>
     <t>55.47</t>
   </si>
   <si>
-    <t>Полина Саврасова</t>
-[...7 lines deleted...]
-  <si>
     <t>Михаил Соколов</t>
   </si>
   <si>
     <t>1:14.07</t>
   </si>
   <si>
     <t>1:09.33</t>
   </si>
   <si>
     <t>Даниил Тарасов</t>
   </si>
   <si>
     <t>1:20.13</t>
   </si>
   <si>
     <t>1:07.64</t>
   </si>
   <si>
     <t>Роман Фотиев</t>
   </si>
   <si>
     <t>1:20.30</t>
   </si>
   <si>
     <t>1:13.07</t>
   </si>
   <si>
     <t>Давид Кивирьян</t>
   </si>
   <si>
     <t>1:21.31</t>
   </si>
   <si>
     <t>1:10.41</t>
   </si>
   <si>
-    <t>Богдан Бекжанов</t>
-[...7 lines deleted...]
-  <si>
     <t>Виктор Герман</t>
   </si>
   <si>
     <t>1:24.41</t>
   </si>
   <si>
     <t>1:05.77</t>
   </si>
   <si>
     <t>Диана Мурник</t>
   </si>
   <si>
     <t>1:25.72</t>
   </si>
   <si>
     <t>1:20.35</t>
   </si>
   <si>
     <t>Филипп Ляско</t>
   </si>
   <si>
     <t>1:26.21</t>
   </si>
   <si>
     <t>1:20.61</t>
   </si>
   <si>
     <t>Фёдор Улитовский</t>
   </si>
   <si>
     <t>1:27.14</t>
   </si>
   <si>
     <t>1:09.13</t>
   </si>
   <si>
     <t>Владимир Серебренников</t>
   </si>
   <si>
-    <t>1:34.96</t>
-[...2 lines deleted...]
-    <t>1:25.25</t>
+    <t>1:30.42</t>
+  </si>
+  <si>
+    <t>1:09.60</t>
   </si>
   <si>
     <t>Артём Савёлов</t>
   </si>
   <si>
     <t>1:36.63</t>
   </si>
   <si>
     <t>1:30.80</t>
   </si>
   <si>
     <t>Тимофей Ольков</t>
   </si>
   <si>
     <t>1:55.92</t>
   </si>
   <si>
-    <t>1:41.05</t>
+    <t>1:30.27</t>
   </si>
   <si>
     <t>Пётр Ануков</t>
   </si>
   <si>
     <t>2:02.33</t>
   </si>
   <si>
     <t>1:40.32</t>
   </si>
   <si>
+    <t>Максим Комаров</t>
+  </si>
+  <si>
+    <t>1:34.73</t>
+  </si>
+  <si>
     <t>Дмитрий Самотоенко</t>
   </si>
   <si>
     <t>1:35.40</t>
-  </si>
-[...4 lines deleted...]
-    <t>1:43.81</t>
   </si>
   <si>
     <t>Никита Золин</t>
   </si>
   <si>
     <t>1:45.46</t>
   </si>
   <si>
     <t>Станислав Грибанов</t>
   </si>
   <si>
     <t>2:09.17</t>
   </si>
   <si>
     <t>Андрей Севастьянов</t>
   </si>
   <si>
     <t>2:10.29</t>
   </si>
   <si>
     <t>Артём Бурмагин</t>
   </si>
   <si>
     <t>2:12.39</t>
   </si>