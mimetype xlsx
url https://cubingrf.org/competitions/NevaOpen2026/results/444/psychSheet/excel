--- v3 (2026-07-23)
+++ v4 (2026-09-07)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="444" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="165">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="164">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Анатолий Туренко</t>
   </si>
   <si>
     <t>26.45</t>
   </si>
   <si>
     <t>22.52</t>
   </si>
   <si>
     <t>Славомил Волосков</t>
   </si>
   <si>
@@ -122,366 +122,363 @@
   <si>
     <t>Анастасия Майкова</t>
   </si>
   <si>
     <t>37.44</t>
   </si>
   <si>
     <t>30.51</t>
   </si>
   <si>
     <t>Владислав Шуршилин</t>
   </si>
   <si>
     <t>37.52</t>
   </si>
   <si>
     <t>34.75</t>
   </si>
   <si>
     <t>Владимир Филин</t>
   </si>
   <si>
     <t>38.71</t>
   </si>
   <si>
-    <t>35.01</t>
+    <t>32.53</t>
   </si>
   <si>
     <t>Дмитрий Тупис</t>
   </si>
   <si>
     <t>38.75</t>
   </si>
   <si>
     <t>32.89</t>
   </si>
   <si>
     <t>Ян Горев</t>
   </si>
   <si>
     <t>39.03</t>
   </si>
   <si>
     <t>36.66</t>
   </si>
   <si>
     <t>Никита Майоров</t>
   </si>
   <si>
     <t>41.49</t>
   </si>
   <si>
     <t>37.46</t>
   </si>
   <si>
     <t>Макар Тихонов</t>
   </si>
   <si>
     <t>41.65</t>
   </si>
   <si>
     <t>36.87</t>
   </si>
   <si>
     <t>Мстислав Слабинский</t>
   </si>
   <si>
     <t>43.66</t>
   </si>
   <si>
-    <t>37.59</t>
+    <t>35.85</t>
   </si>
   <si>
     <t>Лев Якименко</t>
   </si>
   <si>
     <t>44.05</t>
   </si>
   <si>
     <t>36.82</t>
   </si>
   <si>
     <t>Дмитрий Суслов</t>
   </si>
   <si>
     <t>45.88</t>
   </si>
   <si>
     <t>43.87</t>
   </si>
   <si>
+    <t>Екатерина Соболева</t>
+  </si>
+  <si>
+    <t>51.44</t>
+  </si>
+  <si>
+    <t>42.99</t>
+  </si>
+  <si>
     <t>Илья Зеленин</t>
   </si>
   <si>
     <t>51.62</t>
   </si>
   <si>
     <t>44.58</t>
   </si>
   <si>
     <t>Ольга Ясакова</t>
   </si>
   <si>
     <t>52.41</t>
   </si>
   <si>
     <t>42.85</t>
   </si>
   <si>
     <t>Михаил Древаль</t>
   </si>
   <si>
     <t>53.57</t>
   </si>
   <si>
-    <t>48.99</t>
+    <t>47.03</t>
   </si>
   <si>
     <t>Артемий Стукарчук</t>
   </si>
   <si>
     <t>53.84</t>
   </si>
   <si>
     <t>43.89</t>
   </si>
   <si>
-    <t>Екатерина Соболева</t>
-[...7 lines deleted...]
-  <si>
     <t>Иван Лобачёв</t>
   </si>
   <si>
     <t>54.41</t>
   </si>
   <si>
     <t>46.65</t>
   </si>
   <si>
     <t>Марат Петров</t>
   </si>
   <si>
     <t>57.96</t>
   </si>
   <si>
     <t>46.02</t>
   </si>
   <si>
+    <t>Павел Тресков</t>
+  </si>
+  <si>
+    <t>59.33</t>
+  </si>
+  <si>
     <t>Ксения Варфоломеева</t>
   </si>
   <si>
     <t>59.44</t>
   </si>
   <si>
     <t>47.73</t>
   </si>
   <si>
     <t>Никита Тихомиров</t>
   </si>
   <si>
     <t>59.86</t>
   </si>
   <si>
     <t>56.95</t>
   </si>
   <si>
-    <t>Павел Тресков</t>
-[...7 lines deleted...]
-  <si>
     <t>Афанасий Иванов</t>
   </si>
   <si>
     <t>1:02.32</t>
   </si>
   <si>
     <t>55.15</t>
   </si>
   <si>
     <t>Богдан Бекжанов</t>
   </si>
   <si>
-    <t>1:03.40</t>
-[...2 lines deleted...]
-    <t>58.00</t>
+    <t>1:02.96</t>
+  </si>
+  <si>
+    <t>54.86</t>
   </si>
   <si>
     <t>Даниил Козлов</t>
   </si>
   <si>
     <t>1:03.64</t>
   </si>
   <si>
     <t>55.80</t>
   </si>
   <si>
     <t>Полина Саврасова</t>
   </si>
   <si>
     <t>1:06.75</t>
   </si>
   <si>
     <t>1:00.91</t>
   </si>
   <si>
     <t>Габриэлла Ивахницкая</t>
   </si>
   <si>
     <t>1:07.08</t>
   </si>
   <si>
     <t>56.26</t>
   </si>
   <si>
     <t>Вячеслав Сизов</t>
   </si>
   <si>
     <t>1:07.75</t>
   </si>
   <si>
     <t>55.47</t>
   </si>
   <si>
     <t>Михаил Соколов</t>
   </si>
   <si>
     <t>1:14.07</t>
   </si>
   <si>
     <t>1:09.33</t>
   </si>
   <si>
+    <t>Роман Фотиев</t>
+  </si>
+  <si>
+    <t>1:15.08</t>
+  </si>
+  <si>
+    <t>1:11.09</t>
+  </si>
+  <si>
+    <t>Владимир Серебренников</t>
+  </si>
+  <si>
+    <t>1:15.55</t>
+  </si>
+  <si>
+    <t>1:09.60</t>
+  </si>
+  <si>
+    <t>Филипп Ляско</t>
+  </si>
+  <si>
+    <t>1:18.89</t>
+  </si>
+  <si>
+    <t>1:13.21</t>
+  </si>
+  <si>
+    <t>Фёдор Улитовский</t>
+  </si>
+  <si>
+    <t>1:19.28</t>
+  </si>
+  <si>
+    <t>1:09.13</t>
+  </si>
+  <si>
     <t>Даниил Тарасов</t>
   </si>
   <si>
     <t>1:20.13</t>
   </si>
   <si>
     <t>1:07.64</t>
   </si>
   <si>
-    <t>Роман Фотиев</t>
-[...7 lines deleted...]
-  <si>
     <t>Давид Кивирьян</t>
   </si>
   <si>
     <t>1:21.31</t>
   </si>
   <si>
     <t>1:10.41</t>
   </si>
   <si>
     <t>Виктор Герман</t>
   </si>
   <si>
     <t>1:24.41</t>
   </si>
   <si>
     <t>1:05.77</t>
   </si>
   <si>
     <t>Диана Мурник</t>
   </si>
   <si>
     <t>1:25.72</t>
   </si>
   <si>
     <t>1:20.35</t>
   </si>
   <si>
-    <t>Филипп Ляско</t>
-[...25 lines deleted...]
-  <si>
     <t>Артём Савёлов</t>
   </si>
   <si>
     <t>1:36.63</t>
   </si>
   <si>
     <t>1:30.80</t>
   </si>
   <si>
     <t>Тимофей Ольков</t>
   </si>
   <si>
     <t>1:55.92</t>
   </si>
   <si>
-    <t>1:30.27</t>
+    <t>1:28.76</t>
   </si>
   <si>
     <t>Пётр Ануков</t>
   </si>
   <si>
     <t>2:02.33</t>
   </si>
   <si>
-    <t>1:40.32</t>
+    <t>1:27.18</t>
   </si>
   <si>
     <t>Максим Комаров</t>
   </si>
   <si>
     <t>1:34.73</t>
   </si>
   <si>
     <t>Дмитрий Самотоенко</t>
   </si>
   <si>
     <t>1:35.40</t>
   </si>
   <si>
     <t>Никита Золин</t>
   </si>
   <si>
     <t>1:45.46</t>
   </si>
   <si>
     <t>Станислав Грибанов</t>
   </si>
   <si>
     <t>2:09.17</t>
   </si>
@@ -1253,468 +1250,468 @@
     <row r="26" spans="1:4">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26" t="s">
         <v>76</v>
       </c>
       <c r="C26" s="1" t="s">
         <v>77</v>
       </c>
       <c r="D26" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27" t="s">
         <v>79</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>80</v>
       </c>
       <c r="D27" t="s">
-        <v>81</v>
+        <v>69</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28" t="s">
+        <v>81</v>
+      </c>
+      <c r="C28" s="1" t="s">
         <v>82</v>
       </c>
-      <c r="C28" s="1" t="s">
+      <c r="D28" t="s">
         <v>83</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29" t="s">
+        <v>84</v>
+      </c>
+      <c r="C29" s="1" t="s">
         <v>85</v>
       </c>
-      <c r="C29" s="1" t="s">
+      <c r="D29" t="s">
         <v>86</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30" t="s">
+        <v>87</v>
+      </c>
+      <c r="C30" s="1" t="s">
         <v>88</v>
       </c>
-      <c r="C30" s="1" t="s">
+      <c r="D30" t="s">
         <v>89</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31" t="s">
+        <v>90</v>
+      </c>
+      <c r="C31" s="1" t="s">
         <v>91</v>
       </c>
-      <c r="C31" s="1" t="s">
+      <c r="D31" t="s">
         <v>92</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32" t="s">
+        <v>93</v>
+      </c>
+      <c r="C32" s="1" t="s">
         <v>94</v>
       </c>
-      <c r="C32" s="1" t="s">
+      <c r="D32" t="s">
         <v>95</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33" t="s">
+        <v>96</v>
+      </c>
+      <c r="C33" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="C33" s="1" t="s">
+      <c r="D33" t="s">
         <v>98</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34" t="s">
+        <v>99</v>
+      </c>
+      <c r="C34" s="1" t="s">
         <v>100</v>
       </c>
-      <c r="C34" s="1" t="s">
+      <c r="D34" t="s">
         <v>101</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35" t="s">
+        <v>102</v>
+      </c>
+      <c r="C35" s="1" t="s">
         <v>103</v>
       </c>
-      <c r="C35" s="1" t="s">
+      <c r="D35" t="s">
         <v>104</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36" t="s">
+        <v>105</v>
+      </c>
+      <c r="C36" s="1" t="s">
         <v>106</v>
       </c>
-      <c r="C36" s="1" t="s">
+      <c r="D36" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37" t="s">
+        <v>108</v>
+      </c>
+      <c r="C37" s="1" t="s">
         <v>109</v>
       </c>
-      <c r="C37" s="1" t="s">
+      <c r="D37" t="s">
         <v>110</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38" t="s">
+        <v>111</v>
+      </c>
+      <c r="C38" s="1" t="s">
         <v>112</v>
       </c>
-      <c r="C38" s="1" t="s">
+      <c r="D38" t="s">
         <v>113</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39" t="s">
+        <v>114</v>
+      </c>
+      <c r="C39" s="1" t="s">
         <v>115</v>
       </c>
-      <c r="C39" s="1" t="s">
+      <c r="D39" t="s">
         <v>116</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40" t="s">
+        <v>117</v>
+      </c>
+      <c r="C40" s="1" t="s">
         <v>118</v>
       </c>
-      <c r="C40" s="1" t="s">
+      <c r="D40" t="s">
         <v>119</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41" t="s">
+        <v>120</v>
+      </c>
+      <c r="C41" s="1" t="s">
         <v>121</v>
       </c>
-      <c r="C41" s="1" t="s">
+      <c r="D41" t="s">
         <v>122</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42" t="s">
+        <v>123</v>
+      </c>
+      <c r="C42" s="1" t="s">
         <v>124</v>
       </c>
-      <c r="C42" s="1" t="s">
+      <c r="D42" t="s">
         <v>125</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43" t="s">
+        <v>126</v>
+      </c>
+      <c r="C43" s="1" t="s">
         <v>127</v>
       </c>
-      <c r="C43" s="1" t="s">
+      <c r="D43" t="s">
         <v>128</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44" t="s">
+        <v>129</v>
+      </c>
+      <c r="C44" s="1" t="s">
         <v>130</v>
       </c>
-      <c r="C44" s="1" t="s">
+      <c r="D44" t="s">
         <v>131</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45" t="s">
+        <v>132</v>
+      </c>
+      <c r="C45" s="1" t="s">
         <v>133</v>
       </c>
-      <c r="C45" s="1" t="s">
+      <c r="D45" t="s">
         <v>134</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46" t="s">
+        <v>135</v>
+      </c>
+      <c r="C46" s="1" t="s">
         <v>136</v>
       </c>
-      <c r="C46" s="1" t="s">
+      <c r="D46" t="s">
         <v>137</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47" t="s">
+        <v>138</v>
+      </c>
+      <c r="C47" s="1" t="s">
         <v>139</v>
       </c>
-      <c r="C47" s="1" t="s">
+      <c r="D47" t="s">
         <v>140</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="C48" s="1"/>
       <c r="D48" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="C49" s="1"/>
       <c r="D49" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="C50" s="1"/>
       <c r="D50" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="C51" s="1"/>
       <c r="D51" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="C52" s="1"/>
       <c r="D52" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="C53" s="1"/>
       <c r="D53" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="C54" s="1"/>
       <c r="D54" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="C55" s="1"/>
       <c r="D55" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="C56" s="1"/>
       <c r="D56" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="C57" s="1"/>
       <c r="D57" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="B58" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="C58" s="1"/>
     </row>
     <row r="59" spans="1:4">
       <c r="B59" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="C59" s="1"/>
     </row>
     <row r="60" spans="1:4">
       <c r="B60" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="C60" s="1"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>