--- v0 (2026-02-28)
+++ v1 (2026-04-14)
@@ -47,99 +47,99 @@
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Славомил Волосков</t>
   </si>
   <si>
     <t>50.67</t>
   </si>
   <si>
     <t>44.88</t>
   </si>
   <si>
     <t>Анатолий Туренко</t>
   </si>
   <si>
     <t>52.82</t>
   </si>
   <si>
     <t>46.09</t>
   </si>
   <si>
     <t>Никита Попков</t>
   </si>
   <si>
-    <t>1:00.12</t>
+    <t>58.38</t>
   </si>
   <si>
     <t>49.14</t>
   </si>
   <si>
     <t>Максим Аммосов</t>
   </si>
   <si>
     <t>1:01.02</t>
   </si>
   <si>
     <t>57.67</t>
   </si>
   <si>
     <t>Александр Докин</t>
   </si>
   <si>
     <t>1:01.12</t>
   </si>
   <si>
     <t>54.00</t>
   </si>
   <si>
+    <t>Вадим Сухарев</t>
+  </si>
+  <si>
+    <t>1:03.84</t>
+  </si>
+  <si>
+    <t>59.43</t>
+  </si>
+  <si>
     <t>Михаил Николаев</t>
   </si>
   <si>
     <t>1:04.10</t>
   </si>
   <si>
     <t>56.11</t>
   </si>
   <si>
-    <t>Вадим Сухарев</t>
-[...7 lines deleted...]
-  <si>
     <t>Александр Кропотов</t>
   </si>
   <si>
     <t>1:09.66</t>
   </si>
   <si>
-    <t>1:05.86</t>
+    <t>1:02.22</t>
   </si>
   <si>
     <t>Дмитрий Тупис</t>
   </si>
   <si>
     <t>1:16.42</t>
   </si>
   <si>
     <t>1:08.33</t>
   </si>
   <si>
     <t>Ян Горев</t>
   </si>
   <si>
     <t>1:21.13</t>
   </si>
   <si>
     <t>1:09.37</t>
   </si>
   <si>
     <t>Лев Якименко</t>
   </si>
   <si>
     <t>1:29.46</t>
   </si>