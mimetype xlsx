--- v1 (2026-04-14)
+++ v2 (2026-05-30)
@@ -47,51 +47,51 @@
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Славомил Волосков</t>
   </si>
   <si>
     <t>50.67</t>
   </si>
   <si>
     <t>44.88</t>
   </si>
   <si>
     <t>Анатолий Туренко</t>
   </si>
   <si>
     <t>52.82</t>
   </si>
   <si>
     <t>46.09</t>
   </si>
   <si>
     <t>Никита Попков</t>
   </si>
   <si>
-    <t>58.38</t>
+    <t>58.06</t>
   </si>
   <si>
     <t>49.14</t>
   </si>
   <si>
     <t>Максим Аммосов</t>
   </si>
   <si>
     <t>1:01.02</t>
   </si>
   <si>
     <t>57.67</t>
   </si>
   <si>
     <t>Александр Докин</t>
   </si>
   <si>
     <t>1:01.12</t>
   </si>
   <si>
     <t>54.00</t>
   </si>
   <si>
     <t>Вадим Сухарев</t>
   </si>
@@ -206,84 +206,84 @@
   <si>
     <t>1:53.03</t>
   </si>
   <si>
     <t>1:41.64</t>
   </si>
   <si>
     <t>Марат Петров</t>
   </si>
   <si>
     <t>1:59.91</t>
   </si>
   <si>
     <t>1:50.74</t>
   </si>
   <si>
     <t>Ксения Варфоломеева</t>
   </si>
   <si>
     <t>2:14.27</t>
   </si>
   <si>
     <t>1:48.57</t>
   </si>
   <si>
+    <t>Афанасий Иванов</t>
+  </si>
+  <si>
+    <t>2:14.38</t>
+  </si>
+  <si>
+    <t>2:01.52</t>
+  </si>
+  <si>
     <t>Михаил Древаль</t>
   </si>
   <si>
     <t>2:14.92</t>
   </si>
   <si>
     <t>2:09.53</t>
   </si>
   <si>
     <t>Вячеслав Сизов</t>
   </si>
   <si>
     <t>2:17.96</t>
   </si>
   <si>
     <t>2:04.49</t>
   </si>
   <si>
     <t>Павел Тресков</t>
   </si>
   <si>
     <t>2:19.30</t>
   </si>
   <si>
     <t>2:00.17</t>
-  </si>
-[...7 lines deleted...]
-    <t>2:02.53</t>
   </si>
   <si>
     <t>Даниил Козлов</t>
   </si>
   <si>
     <t>2:28.27</t>
   </si>
   <si>
     <t>2:04.89</t>
   </si>
   <si>
     <t>Диана Мурник</t>
   </si>
   <si>
     <t>2:36.62</t>
   </si>
   <si>
     <t>2:27.28</t>
   </si>
   <si>
     <t>Иван Лобачёв</t>
   </si>
   <si>
     <t>2:38.24</t>
   </si>