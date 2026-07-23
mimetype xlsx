--- v2 (2026-05-30)
+++ v3 (2026-07-23)
@@ -41,57 +41,57 @@
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Славомил Волосков</t>
   </si>
   <si>
     <t>50.67</t>
   </si>
   <si>
     <t>44.88</t>
   </si>
   <si>
     <t>Анатолий Туренко</t>
   </si>
   <si>
     <t>52.82</t>
   </si>
   <si>
-    <t>46.09</t>
+    <t>45.82</t>
   </si>
   <si>
     <t>Никита Попков</t>
   </si>
   <si>
-    <t>58.06</t>
+    <t>55.69</t>
   </si>
   <si>
     <t>49.14</t>
   </si>
   <si>
     <t>Максим Аммосов</t>
   </si>
   <si>
     <t>1:01.02</t>
   </si>
   <si>
     <t>57.67</t>
   </si>
   <si>
     <t>Александр Докин</t>
   </si>
   <si>
     <t>1:01.12</t>
   </si>
   <si>
     <t>54.00</t>
   </si>
   <si>
     <t>Вадим Сухарев</t>
   </si>
@@ -101,119 +101,119 @@
   <si>
     <t>59.43</t>
   </si>
   <si>
     <t>Михаил Николаев</t>
   </si>
   <si>
     <t>1:04.10</t>
   </si>
   <si>
     <t>56.11</t>
   </si>
   <si>
     <t>Александр Кропотов</t>
   </si>
   <si>
     <t>1:09.66</t>
   </si>
   <si>
     <t>1:02.22</t>
   </si>
   <si>
     <t>Дмитрий Тупис</t>
   </si>
   <si>
-    <t>1:16.42</t>
-[...2 lines deleted...]
-    <t>1:08.33</t>
+    <t>1:15.08</t>
+  </si>
+  <si>
+    <t>1:03.59</t>
   </si>
   <si>
     <t>Ян Горев</t>
   </si>
   <si>
     <t>1:21.13</t>
   </si>
   <si>
     <t>1:09.37</t>
   </si>
   <si>
     <t>Лев Якименко</t>
   </si>
   <si>
-    <t>1:29.46</t>
+    <t>1:25.32</t>
   </si>
   <si>
     <t>1:10.33</t>
   </si>
   <si>
     <t>Ольга Ясакова</t>
   </si>
   <si>
     <t>1:29.76</t>
   </si>
   <si>
     <t>1:15.87</t>
   </si>
   <si>
+    <t>Макар Тихонов</t>
+  </si>
+  <si>
+    <t>1:30.67</t>
+  </si>
+  <si>
+    <t>1:13.89</t>
+  </si>
+  <si>
     <t>Владислав Шуршилин</t>
   </si>
   <si>
     <t>1:31.56</t>
   </si>
   <si>
     <t>1:23.60</t>
   </si>
   <si>
+    <t>Владимир Филин</t>
+  </si>
+  <si>
+    <t>1:31.61</t>
+  </si>
+  <si>
+    <t>1:25.03</t>
+  </si>
+  <si>
     <t>Анастасия Майкова</t>
   </si>
   <si>
     <t>1:32.71</t>
   </si>
   <si>
     <t>1:24.75</t>
   </si>
   <si>
-    <t>Владимир Филин</t>
-[...16 lines deleted...]
-  <si>
     <t>Мстислав Слабинский</t>
   </si>
   <si>
     <t>1:42.15</t>
   </si>
   <si>
     <t>1:26.17</t>
   </si>
   <si>
     <t>Екатерина Соболева</t>
   </si>
   <si>
     <t>1:53.03</t>
   </si>
   <si>
     <t>1:41.64</t>
   </si>
   <si>
     <t>Марат Петров</t>
   </si>
   <si>
     <t>1:59.91</t>
   </si>
   <si>
     <t>1:50.74</t>
@@ -293,57 +293,57 @@
   <si>
     <t>Артемий Стукарчук</t>
   </si>
   <si>
     <t>3:15.18</t>
   </si>
   <si>
     <t>2:19.92</t>
   </si>
   <si>
     <t>Габриэлла Ивахницкая</t>
   </si>
   <si>
     <t>2:25.48</t>
   </si>
   <si>
     <t>Виктор Герман</t>
   </si>
   <si>
     <t>2:45.27</t>
   </si>
   <si>
     <t>Владимир Серебренников</t>
   </si>
   <si>
-    <t>3:01.10</t>
+    <t>2:45.55</t>
   </si>
   <si>
     <t>Богдан Бекжанов</t>
   </si>
   <si>
-    <t>3:02.56</t>
+    <t>2:58.86</t>
   </si>
   <si>
     <t>Пётр Ануков</t>
   </si>
   <si>
     <t>5:07.59</t>
   </si>
   <si>
     <t>Андрей Севастьянов</t>
   </si>
   <si>
     <t>Артём Бурмагин</t>
   </si>
   <si>
     <t>Артём Савёлов</t>
   </si>
   <si>
     <t>Даниил Тарасов</t>
   </si>
   <si>
     <t>Дмитрий Самотоенко</t>
   </si>
 </sst>
 </file>
 