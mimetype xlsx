--- v3 (2026-07-23)
+++ v4 (2026-09-07)
@@ -29,245 +29,245 @@
     <sheet name="555" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="103">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Славомил Волосков</t>
   </si>
   <si>
-    <t>50.67</t>
+    <t>48.58</t>
   </si>
   <si>
     <t>44.88</t>
   </si>
   <si>
     <t>Анатолий Туренко</t>
   </si>
   <si>
     <t>52.82</t>
   </si>
   <si>
     <t>45.82</t>
   </si>
   <si>
     <t>Никита Попков</t>
   </si>
   <si>
     <t>55.69</t>
   </si>
   <si>
     <t>49.14</t>
   </si>
   <si>
+    <t>Вадим Сухарев</t>
+  </si>
+  <si>
+    <t>59.85</t>
+  </si>
+  <si>
+    <t>56.73</t>
+  </si>
+  <si>
     <t>Максим Аммосов</t>
   </si>
   <si>
     <t>1:01.02</t>
   </si>
   <si>
-    <t>57.67</t>
+    <t>55.97</t>
   </si>
   <si>
     <t>Александр Докин</t>
   </si>
   <si>
     <t>1:01.12</t>
   </si>
   <si>
     <t>54.00</t>
   </si>
   <si>
-    <t>Вадим Сухарев</t>
-[...7 lines deleted...]
-  <si>
     <t>Михаил Николаев</t>
   </si>
   <si>
     <t>1:04.10</t>
   </si>
   <si>
     <t>56.11</t>
   </si>
   <si>
     <t>Александр Кропотов</t>
   </si>
   <si>
-    <t>1:09.66</t>
+    <t>1:08.35</t>
   </si>
   <si>
     <t>1:02.22</t>
   </si>
   <si>
     <t>Дмитрий Тупис</t>
   </si>
   <si>
     <t>1:15.08</t>
   </si>
   <si>
     <t>1:03.59</t>
   </si>
   <si>
+    <t>Лев Якименко</t>
+  </si>
+  <si>
+    <t>1:20.87</t>
+  </si>
+  <si>
+    <t>1:10.33</t>
+  </si>
+  <si>
     <t>Ян Горев</t>
   </si>
   <si>
     <t>1:21.13</t>
   </si>
   <si>
     <t>1:09.37</t>
   </si>
   <si>
-    <t>Лев Якименко</t>
-[...7 lines deleted...]
-  <si>
     <t>Ольга Ясакова</t>
   </si>
   <si>
     <t>1:29.76</t>
   </si>
   <si>
     <t>1:15.87</t>
   </si>
   <si>
     <t>Макар Тихонов</t>
   </si>
   <si>
     <t>1:30.67</t>
   </si>
   <si>
     <t>1:13.89</t>
   </si>
   <si>
     <t>Владислав Шуршилин</t>
   </si>
   <si>
     <t>1:31.56</t>
   </si>
   <si>
     <t>1:23.60</t>
   </si>
   <si>
     <t>Владимир Филин</t>
   </si>
   <si>
     <t>1:31.61</t>
   </si>
   <si>
     <t>1:25.03</t>
   </si>
   <si>
     <t>Анастасия Майкова</t>
   </si>
   <si>
     <t>1:32.71</t>
   </si>
   <si>
     <t>1:24.75</t>
   </si>
   <si>
     <t>Мстислав Слабинский</t>
   </si>
   <si>
-    <t>1:42.15</t>
+    <t>1:41.14</t>
   </si>
   <si>
     <t>1:26.17</t>
   </si>
   <si>
     <t>Екатерина Соболева</t>
   </si>
   <si>
     <t>1:53.03</t>
   </si>
   <si>
     <t>1:41.64</t>
   </si>
   <si>
+    <t>Михаил Древаль</t>
+  </si>
+  <si>
+    <t>1:58.88</t>
+  </si>
+  <si>
+    <t>1:53.97</t>
+  </si>
+  <si>
     <t>Марат Петров</t>
   </si>
   <si>
     <t>1:59.91</t>
   </si>
   <si>
     <t>1:50.74</t>
   </si>
   <si>
     <t>Ксения Варфоломеева</t>
   </si>
   <si>
     <t>2:14.27</t>
   </si>
   <si>
     <t>1:48.57</t>
   </si>
   <si>
     <t>Афанасий Иванов</t>
   </si>
   <si>
     <t>2:14.38</t>
   </si>
   <si>
     <t>2:01.52</t>
   </si>
   <si>
-    <t>Михаил Древаль</t>
-[...7 lines deleted...]
-  <si>
     <t>Вячеслав Сизов</t>
   </si>
   <si>
     <t>2:17.96</t>
   </si>
   <si>
     <t>2:04.49</t>
   </si>
   <si>
     <t>Павел Тресков</t>
   </si>
   <si>
     <t>2:19.30</t>
   </si>
   <si>
     <t>2:00.17</t>
   </si>
   <si>
     <t>Даниил Козлов</t>
   </si>
   <si>
     <t>2:28.27</t>
   </si>
   <si>
     <t>2:04.89</t>
@@ -284,72 +284,72 @@
   <si>
     <t>Иван Лобачёв</t>
   </si>
   <si>
     <t>2:38.24</t>
   </si>
   <si>
     <t>2:23.28</t>
   </si>
   <si>
     <t>Артемий Стукарчук</t>
   </si>
   <si>
     <t>3:15.18</t>
   </si>
   <si>
     <t>2:19.92</t>
   </si>
   <si>
     <t>Габриэлла Ивахницкая</t>
   </si>
   <si>
     <t>2:25.48</t>
   </si>
   <si>
+    <t>Владимир Серебренников</t>
+  </si>
+  <si>
+    <t>2:27.61</t>
+  </si>
+  <si>
     <t>Виктор Герман</t>
   </si>
   <si>
     <t>2:45.27</t>
   </si>
   <si>
-    <t>Владимир Серебренников</t>
-[...4 lines deleted...]
-  <si>
     <t>Богдан Бекжанов</t>
   </si>
   <si>
-    <t>2:58.86</t>
+    <t>2:54.81</t>
   </si>
   <si>
     <t>Пётр Ануков</t>
   </si>
   <si>
-    <t>5:07.59</t>
+    <t>3:50.12</t>
   </si>
   <si>
     <t>Андрей Севастьянов</t>
   </si>
   <si>
     <t>Артём Бурмагин</t>
   </si>
   <si>
     <t>Артём Савёлов</t>
   </si>
   <si>
     <t>Даниил Тарасов</t>
   </si>
   <si>
     <t>Дмитрий Самотоенко</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>