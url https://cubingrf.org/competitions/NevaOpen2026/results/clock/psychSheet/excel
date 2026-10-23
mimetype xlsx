--- v3 (2026-09-07)
+++ v4 (2026-10-23)
@@ -71,72 +71,72 @@
   <si>
     <t>3.59</t>
   </si>
   <si>
     <t>2.73</t>
   </si>
   <si>
     <t>Александр Докин</t>
   </si>
   <si>
     <t>5.96</t>
   </si>
   <si>
     <t>5.12</t>
   </si>
   <si>
     <t>Вадим Сухарев</t>
   </si>
   <si>
     <t>5.99</t>
   </si>
   <si>
     <t>5.36</t>
   </si>
   <si>
+    <t>Лев Якименко</t>
+  </si>
+  <si>
+    <t>6.70</t>
+  </si>
+  <si>
+    <t>6.35</t>
+  </si>
+  <si>
     <t>Максим Аммосов</t>
   </si>
   <si>
     <t>6.87</t>
   </si>
   <si>
     <t>5.77</t>
   </si>
   <si>
-    <t>Лев Якименко</t>
-[...7 lines deleted...]
-  <si>
     <t>Александр Кропотов</t>
   </si>
   <si>
-    <t>7.44</t>
+    <t>7.14</t>
   </si>
   <si>
     <t>5.88</t>
   </si>
   <si>
     <t>Славомил Волосков</t>
   </si>
   <si>
     <t>7.66</t>
   </si>
   <si>
     <t>5.32</t>
   </si>
   <si>
     <t>Мстислав Слабинский</t>
   </si>
   <si>
     <t>7.69</t>
   </si>
   <si>
     <t>6.53</t>
   </si>
   <si>
     <t>Роман Фотиев</t>
   </si>
@@ -155,327 +155,327 @@
   <si>
     <t>6.65</t>
   </si>
   <si>
     <t>Иван Сергеев</t>
   </si>
   <si>
     <t>8.75</t>
   </si>
   <si>
     <t>6.63</t>
   </si>
   <si>
     <t>Анастасия Майкова</t>
   </si>
   <si>
     <t>8.76</t>
   </si>
   <si>
     <t>7.48</t>
   </si>
   <si>
     <t>Дмитрий Тупис</t>
   </si>
   <si>
-    <t>9.60</t>
-[...2 lines deleted...]
-    <t>8.58</t>
+    <t>9.24</t>
+  </si>
+  <si>
+    <t>8.07</t>
   </si>
   <si>
     <t>Габриэлла Ивахницкая</t>
   </si>
   <si>
     <t>10.89</t>
   </si>
   <si>
     <t>9.12</t>
   </si>
   <si>
+    <t>Василий Багаев</t>
+  </si>
+  <si>
+    <t>11.29</t>
+  </si>
+  <si>
+    <t>9.76</t>
+  </si>
+  <si>
     <t>Афанасий Иванов</t>
   </si>
   <si>
-    <t>11.34</t>
+    <t>11.32</t>
   </si>
   <si>
     <t>Дмитрий Самотоенко</t>
   </si>
   <si>
-    <t>11.46</t>
+    <t>11.44</t>
   </si>
   <si>
     <t>9.95</t>
   </si>
   <si>
     <t>Артём Савёлов</t>
   </si>
   <si>
     <t>12.47</t>
   </si>
   <si>
     <t>11.25</t>
   </si>
   <si>
     <t>Артемий Стукарчук</t>
   </si>
   <si>
     <t>12.96</t>
   </si>
   <si>
     <t>10.29</t>
   </si>
   <si>
-    <t>Василий Багаев</t>
-[...7 lines deleted...]
-  <si>
     <t>Владислав Новожилов</t>
   </si>
   <si>
-    <t>13.25</t>
-[...2 lines deleted...]
-    <t>11.92</t>
+    <t>13.17</t>
+  </si>
+  <si>
+    <t>10.16</t>
   </si>
   <si>
     <t>Ксения Варфоломеева</t>
   </si>
   <si>
-    <t>13.89</t>
+    <t>13.22</t>
+  </si>
+  <si>
+    <t>10.28</t>
   </si>
   <si>
     <t>Ольга Ясакова</t>
   </si>
   <si>
     <t>13.99</t>
   </si>
   <si>
     <t>11.58</t>
   </si>
   <si>
     <t>Александр Контребуц</t>
   </si>
   <si>
-    <t>14.42</t>
-[...2 lines deleted...]
-    <t>12.14</t>
+    <t>14.01</t>
+  </si>
+  <si>
+    <t>11.85</t>
+  </si>
+  <si>
+    <t>Максим Комаров</t>
+  </si>
+  <si>
+    <t>14.03</t>
+  </si>
+  <si>
+    <t>12.15</t>
+  </si>
+  <si>
+    <t>Богдан Бекжанов</t>
+  </si>
+  <si>
+    <t>14.07</t>
+  </si>
+  <si>
+    <t>10.25</t>
   </si>
   <si>
     <t>Артём Бурмагин</t>
   </si>
   <si>
     <t>14.59</t>
   </si>
   <si>
     <t>12.16</t>
   </si>
   <si>
     <t>Вячеслав Сизов</t>
   </si>
   <si>
     <t>14.60</t>
   </si>
   <si>
     <t>12.87</t>
   </si>
   <si>
-    <t>Максим Комаров</t>
-[...7 lines deleted...]
-  <si>
     <t>Илья Зеленин</t>
   </si>
   <si>
     <t>16.24</t>
   </si>
   <si>
     <t>14.43</t>
   </si>
   <si>
+    <t>Владимир Серебренников</t>
+  </si>
+  <si>
+    <t>16.96</t>
+  </si>
+  <si>
+    <t>13.37</t>
+  </si>
+  <si>
     <t>Давид Меликян</t>
   </si>
   <si>
     <t>17.10</t>
   </si>
   <si>
-    <t>15.04</t>
+    <t>14.62</t>
+  </si>
+  <si>
+    <t>Ангелина Савкина</t>
+  </si>
+  <si>
+    <t>17.40</t>
+  </si>
+  <si>
+    <t>14.92</t>
   </si>
   <si>
     <t>Диана Мурник</t>
   </si>
   <si>
     <t>18.20</t>
   </si>
   <si>
     <t>13.52</t>
   </si>
   <si>
-    <t>Ангелина Савкина</t>
-[...14 lines deleted...]
-    <t>12.85</t>
+    <t>Лев Гершман</t>
+  </si>
+  <si>
+    <t>18.69</t>
+  </si>
+  <si>
+    <t>14.30</t>
   </si>
   <si>
     <t>Дмитрий Суслов</t>
   </si>
   <si>
     <t>20.57</t>
   </si>
   <si>
     <t>12.66</t>
   </si>
   <si>
     <t>Карина Болотова</t>
   </si>
   <si>
     <t>21.98</t>
   </si>
   <si>
     <t>17.11</t>
   </si>
   <si>
     <t>Мария Каличава</t>
   </si>
   <si>
     <t>22.13</t>
   </si>
   <si>
     <t>16.44</t>
   </si>
   <si>
-    <t>Владимир Серебренников</t>
-[...7 lines deleted...]
-  <si>
     <t>Тимофей Ольков</t>
   </si>
   <si>
     <t>23.21</t>
   </si>
   <si>
     <t>18.77</t>
   </si>
   <si>
     <t>Эрик Крыжановский</t>
   </si>
   <si>
     <t>23.85</t>
   </si>
   <si>
     <t>20.06</t>
   </si>
   <si>
+    <t>Полина Андреева</t>
+  </si>
+  <si>
+    <t>27.19</t>
+  </si>
+  <si>
+    <t>21.99</t>
+  </si>
+  <si>
     <t>Пётр Ануков</t>
   </si>
   <si>
     <t>27.43</t>
   </si>
   <si>
     <t>24.12</t>
   </si>
   <si>
     <t>Алиса Ивановская</t>
   </si>
   <si>
     <t>28.06</t>
   </si>
   <si>
     <t>19.15</t>
   </si>
   <si>
-    <t>Полина Андреева</t>
-[...16 lines deleted...]
-  <si>
     <t>Тимофей Антонов</t>
   </si>
   <si>
     <t>31.76</t>
   </si>
   <si>
     <t>26.50</t>
   </si>
   <si>
+    <t>Антонина Андреева</t>
+  </si>
+  <si>
+    <t>31.87</t>
+  </si>
+  <si>
     <t>Виктор Герман</t>
   </si>
   <si>
     <t>31.95</t>
   </si>
   <si>
     <t>25.98</t>
-  </si>
-[...7 lines deleted...]
-    <t>30.75</t>
   </si>
   <si>
     <t>Давид Кивирьян</t>
   </si>
   <si>
     <t>38.61</t>
   </si>
   <si>
     <t>31.45</t>
   </si>
   <si>
     <t>Андрей Севастьянов</t>
   </si>
   <si>
     <t>39.81</t>
   </si>
   <si>
     <t>26.33</t>
   </si>
   <si>
     <t>Марат Петров</t>
   </si>
   <si>
     <t>18.41</t>
   </si>
@@ -1088,65 +1088,65 @@
     <row r="17" spans="1:4">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17" t="s">
         <v>49</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>50</v>
       </c>
       <c r="D17" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18" t="s">
         <v>52</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>53</v>
       </c>
       <c r="D18" t="s">
-        <v>44</v>
+        <v>54</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="D19" t="s">
-        <v>56</v>
+        <v>44</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20" t="s">
         <v>57</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>58</v>
       </c>
       <c r="D20" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21" t="s">
         <v>60</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>61</v>
@@ -1172,359 +1172,359 @@
     <row r="23" spans="1:4">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23" t="s">
         <v>66</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>67</v>
       </c>
       <c r="D23" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24" t="s">
         <v>69</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>70</v>
       </c>
       <c r="D24" t="s">
-        <v>53</v>
+        <v>71</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="D25" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="D26" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="D27" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="D28" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="D29" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="D30" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="D31" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="D32" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="D33" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="D34" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="D35" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="D36" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="D37" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="D38" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="D39" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="D40" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="D41" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="D42" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="D43" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="D44" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="D45" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="D46" t="s">
-        <v>136</v>
+        <v>127</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47" t="s">
         <v>137</v>
       </c>
       <c r="C47" s="1" t="s">
         <v>138</v>
       </c>
       <c r="D47" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48" t="s">
         <v>140</v>
       </c>
       <c r="C48" s="1" t="s">
         <v>141</v>