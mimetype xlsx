--- v0 (2026-02-28)
+++ v1 (2026-04-14)
@@ -38,279 +38,279 @@
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Анатолий Туренко</t>
   </si>
   <si>
     <t>39.00</t>
   </si>
   <si>
     <t>35.28</t>
   </si>
   <si>
     <t>Славомил Волосков</t>
   </si>
   <si>
-    <t>42.37</t>
+    <t>42.17</t>
   </si>
   <si>
     <t>34.47</t>
   </si>
   <si>
     <t>Вадим Сухарев</t>
   </si>
   <si>
     <t>46.18</t>
   </si>
   <si>
-    <t>38.90</t>
+    <t>38.01</t>
+  </si>
+  <si>
+    <t>Никита Попков</t>
+  </si>
+  <si>
+    <t>47.63</t>
+  </si>
+  <si>
+    <t>42.60</t>
   </si>
   <si>
     <t>Дмитрий Тупис</t>
   </si>
   <si>
-    <t>50.42</t>
-[...11 lines deleted...]
-    <t>45.54</t>
+    <t>49.77</t>
+  </si>
+  <si>
+    <t>42.78</t>
   </si>
   <si>
     <t>Екатерина Соболева</t>
   </si>
   <si>
     <t>59.53</t>
   </si>
   <si>
     <t>54.15</t>
   </si>
   <si>
     <t>Максим Аммосов</t>
   </si>
   <si>
     <t>1:00.26</t>
   </si>
   <si>
     <t>58.39</t>
   </si>
   <si>
+    <t>Владимир Филин</t>
+  </si>
+  <si>
+    <t>1:06.55</t>
+  </si>
+  <si>
+    <t>58.02</t>
+  </si>
+  <si>
     <t>Мстислав Слабинский</t>
   </si>
   <si>
     <t>1:08.61</t>
   </si>
   <si>
     <t>59.21</t>
   </si>
   <si>
-    <t>Владимир Филин</t>
-[...7 lines deleted...]
-  <si>
     <t>Макар Тихонов</t>
   </si>
   <si>
     <t>1:14.74</t>
   </si>
   <si>
-    <t>1:08.40</t>
+    <t>1:02.73</t>
   </si>
   <si>
     <t>Михаил Древаль</t>
   </si>
   <si>
     <t>1:16.39</t>
   </si>
   <si>
     <t>1:05.56</t>
   </si>
   <si>
     <t>Александр Кропотов</t>
   </si>
   <si>
     <t>1:29.28</t>
   </si>
   <si>
     <t>1:21.40</t>
   </si>
   <si>
     <t>Анастасия Майкова</t>
   </si>
   <si>
     <t>1:33.34</t>
   </si>
   <si>
     <t>1:20.53</t>
   </si>
   <si>
     <t>Лев Якименко</t>
   </si>
   <si>
     <t>1:34.98</t>
   </si>
   <si>
     <t>1:22.85</t>
   </si>
   <si>
     <t>Ольга Ясакова</t>
   </si>
   <si>
     <t>1:35.65</t>
   </si>
   <si>
     <t>1:30.19</t>
   </si>
   <si>
     <t>Ксения Варфоломеева</t>
   </si>
   <si>
-    <t>1:42.76</t>
+    <t>1:37.20</t>
   </si>
   <si>
     <t>1:29.44</t>
   </si>
   <si>
     <t>Габриэлла Ивахницкая</t>
   </si>
   <si>
     <t>1:43.39</t>
   </si>
   <si>
-    <t>1:40.74</t>
+    <t>1:30.85</t>
   </si>
   <si>
     <t>Александр Докин</t>
   </si>
   <si>
     <t>1:53.40</t>
   </si>
   <si>
     <t>1:40.28</t>
   </si>
   <si>
     <t>Павел Тресков</t>
   </si>
   <si>
     <t>2:02.38</t>
   </si>
   <si>
     <t>1:45.89</t>
   </si>
   <si>
     <t>Иван Лобачёв</t>
   </si>
   <si>
-    <t>2:36.23</t>
-[...2 lines deleted...]
-    <t>2:26.47</t>
+    <t>2:23.47</t>
+  </si>
+  <si>
+    <t>2:00.21</t>
   </si>
   <si>
     <t>Артём Савёлов</t>
   </si>
   <si>
     <t>2:39.30</t>
   </si>
   <si>
     <t>2:23.05</t>
   </si>
   <si>
     <t>Полина Саврасова</t>
   </si>
   <si>
     <t>2:40.67</t>
   </si>
   <si>
     <t>2:23.61</t>
   </si>
   <si>
     <t>Артемий Стукарчук</t>
   </si>
   <si>
     <t>2:46.43</t>
   </si>
   <si>
     <t>2:33.44</t>
   </si>
   <si>
     <t>Пётр Ануков</t>
   </si>
   <si>
     <t>2:19.95</t>
   </si>
   <si>
     <t>Полина Андреева</t>
   </si>
   <si>
     <t>2:39.18</t>
   </si>
   <si>
     <t>Диана Мурник</t>
   </si>
   <si>
     <t>2:44.28</t>
   </si>
   <si>
+    <t>Владимир Серебренников</t>
+  </si>
+  <si>
+    <t>2:56.78</t>
+  </si>
+  <si>
     <t>Вячеслав Сизов</t>
   </si>
   <si>
     <t>3:08.52</t>
   </si>
   <si>
     <t>Артём Бурмагин</t>
   </si>
   <si>
     <t>3:28.63</t>
-  </si>
-[...4 lines deleted...]
-    <t>3:36.44</t>
   </si>
   <si>
     <t>Андрей Севастьянов</t>
   </si>
   <si>
     <t>3:43.41</t>
   </si>
   <si>
     <t>Алиса Ивановская</t>
   </si>
   <si>
     <t>Даниил Тарасов</t>
   </si>
   <si>
     <t>Карина Болотова</t>
   </si>
   <si>
     <t>Никита Тихомиров</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>