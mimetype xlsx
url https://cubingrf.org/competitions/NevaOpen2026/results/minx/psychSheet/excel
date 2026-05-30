--- v1 (2026-04-14)
+++ v2 (2026-05-30)
@@ -12,190 +12,190 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="minx" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="93">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Анатолий Туренко</t>
   </si>
   <si>
     <t>39.00</t>
   </si>
   <si>
     <t>35.28</t>
   </si>
   <si>
     <t>Славомил Волосков</t>
   </si>
   <si>
     <t>42.17</t>
   </si>
   <si>
     <t>34.47</t>
   </si>
   <si>
     <t>Вадим Сухарев</t>
   </si>
   <si>
-    <t>46.18</t>
-[...2 lines deleted...]
-    <t>38.01</t>
+    <t>43.45</t>
+  </si>
+  <si>
+    <t>37.74</t>
   </si>
   <si>
     <t>Никита Попков</t>
   </si>
   <si>
     <t>47.63</t>
   </si>
   <si>
     <t>42.60</t>
   </si>
   <si>
     <t>Дмитрий Тупис</t>
   </si>
   <si>
     <t>49.77</t>
   </si>
   <si>
     <t>42.78</t>
   </si>
   <si>
     <t>Екатерина Соболева</t>
   </si>
   <si>
     <t>59.53</t>
   </si>
   <si>
     <t>54.15</t>
   </si>
   <si>
     <t>Максим Аммосов</t>
   </si>
   <si>
     <t>1:00.26</t>
   </si>
   <si>
-    <t>58.39</t>
+    <t>55.63</t>
   </si>
   <si>
     <t>Владимир Филин</t>
   </si>
   <si>
-    <t>1:06.55</t>
-[...2 lines deleted...]
-    <t>58.02</t>
+    <t>1:05.05</t>
+  </si>
+  <si>
+    <t>57.94</t>
+  </si>
+  <si>
+    <t>Михаил Древаль</t>
+  </si>
+  <si>
+    <t>1:06.10</t>
+  </si>
+  <si>
+    <t>52.96</t>
   </si>
   <si>
     <t>Мстислав Слабинский</t>
   </si>
   <si>
     <t>1:08.61</t>
   </si>
   <si>
     <t>59.21</t>
   </si>
   <si>
     <t>Макар Тихонов</t>
   </si>
   <si>
-    <t>1:14.74</t>
+    <t>1:12.02</t>
   </si>
   <si>
     <t>1:02.73</t>
   </si>
   <si>
-    <t>Михаил Древаль</t>
-[...5 lines deleted...]
-    <t>1:05.56</t>
+    <t>Лев Якименко</t>
+  </si>
+  <si>
+    <t>1:16.62</t>
+  </si>
+  <si>
+    <t>1:12.35</t>
+  </si>
+  <si>
+    <t>Анастасия Майкова</t>
+  </si>
+  <si>
+    <t>1:21.61</t>
+  </si>
+  <si>
+    <t>1:16.12</t>
   </si>
   <si>
     <t>Александр Кропотов</t>
   </si>
   <si>
     <t>1:29.28</t>
   </si>
   <si>
     <t>1:21.40</t>
   </si>
   <si>
-    <t>Анастасия Майкова</t>
-[...16 lines deleted...]
-  <si>
     <t>Ольга Ясакова</t>
   </si>
   <si>
     <t>1:35.65</t>
   </si>
   <si>
     <t>1:30.19</t>
   </si>
   <si>
     <t>Ксения Варфоломеева</t>
   </si>
   <si>
     <t>1:37.20</t>
   </si>
   <si>
     <t>1:29.44</t>
   </si>
   <si>
     <t>Габриэлла Ивахницкая</t>
   </si>
   <si>
     <t>1:43.39</t>
   </si>
   <si>
     <t>1:30.85</t>
@@ -209,96 +209,102 @@
   <si>
     <t>1:40.28</t>
   </si>
   <si>
     <t>Павел Тресков</t>
   </si>
   <si>
     <t>2:02.38</t>
   </si>
   <si>
     <t>1:45.89</t>
   </si>
   <si>
     <t>Иван Лобачёв</t>
   </si>
   <si>
     <t>2:23.47</t>
   </si>
   <si>
     <t>2:00.21</t>
   </si>
   <si>
     <t>Артём Савёлов</t>
   </si>
   <si>
-    <t>2:39.30</t>
-[...2 lines deleted...]
-    <t>2:23.05</t>
+    <t>2:25.45</t>
+  </si>
+  <si>
+    <t>2:07.90</t>
   </si>
   <si>
     <t>Полина Саврасова</t>
   </si>
   <si>
     <t>2:40.67</t>
   </si>
   <si>
     <t>2:23.61</t>
   </si>
   <si>
     <t>Артемий Стукарчук</t>
   </si>
   <si>
     <t>2:46.43</t>
   </si>
   <si>
     <t>2:33.44</t>
   </si>
   <si>
+    <t>Диана Мурник</t>
+  </si>
+  <si>
+    <t>2:52.02</t>
+  </si>
+  <si>
+    <t>2:21.71</t>
+  </si>
+  <si>
+    <t>Владимир Серебренников</t>
+  </si>
+  <si>
+    <t>2:58.83</t>
+  </si>
+  <si>
+    <t>2:16.99</t>
+  </si>
+  <si>
     <t>Пётр Ануков</t>
   </si>
   <si>
     <t>2:19.95</t>
   </si>
   <si>
     <t>Полина Андреева</t>
   </si>
   <si>
     <t>2:39.18</t>
-  </si>
-[...10 lines deleted...]
-    <t>2:56.78</t>
   </si>
   <si>
     <t>Вячеслав Сизов</t>
   </si>
   <si>
     <t>3:08.52</t>
   </si>
   <si>
     <t>Артём Бурмагин</t>
   </si>
   <si>
     <t>3:28.63</t>
   </si>
   <si>
     <t>Андрей Севастьянов</t>
   </si>
   <si>
     <t>3:43.41</t>
   </si>
   <si>
     <t>Алиса Ивановская</t>
   </si>
   <si>
     <t>Даниил Тарасов</t>
   </si>
@@ -999,148 +1005,152 @@
       <c r="D23" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24" t="s">
         <v>70</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>71</v>
       </c>
       <c r="D24" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25" t="s">
         <v>73</v>
       </c>
-      <c r="C25" s="1"/>
+      <c r="C25" s="1" t="s">
+        <v>74</v>
+      </c>
       <c r="D25" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26" t="s">
-        <v>75</v>
-[...1 lines deleted...]
-      <c r="C26" s="1"/>
+        <v>76</v>
+      </c>
+      <c r="C26" s="1" t="s">
+        <v>77</v>
+      </c>
       <c r="D26" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="C27" s="1"/>
       <c r="D27" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="C28" s="1"/>
       <c r="D28" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="C29" s="1"/>
       <c r="D29" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="C30" s="1"/>
       <c r="D30" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="C31" s="1"/>
       <c r="D31" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="B32" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="C32" s="1"/>
     </row>
     <row r="33" spans="1:4">
       <c r="B33" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="C33" s="1"/>
     </row>
     <row r="34" spans="1:4">
       <c r="B34" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="C34" s="1"/>
     </row>
     <row r="35" spans="1:4">
       <c r="B35" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="C35" s="1"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>