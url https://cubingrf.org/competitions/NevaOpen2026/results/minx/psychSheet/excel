--- v2 (2026-05-30)
+++ v3 (2026-07-23)
@@ -143,102 +143,102 @@
   <si>
     <t>1:12.02</t>
   </si>
   <si>
     <t>1:02.73</t>
   </si>
   <si>
     <t>Лев Якименко</t>
   </si>
   <si>
     <t>1:16.62</t>
   </si>
   <si>
     <t>1:12.35</t>
   </si>
   <si>
     <t>Анастасия Майкова</t>
   </si>
   <si>
     <t>1:21.61</t>
   </si>
   <si>
     <t>1:16.12</t>
   </si>
   <si>
+    <t>Павел Тресков</t>
+  </si>
+  <si>
+    <t>1:25.37</t>
+  </si>
+  <si>
+    <t>1:15.74</t>
+  </si>
+  <si>
     <t>Александр Кропотов</t>
   </si>
   <si>
     <t>1:29.28</t>
   </si>
   <si>
     <t>1:21.40</t>
   </si>
   <si>
     <t>Ольга Ясакова</t>
   </si>
   <si>
     <t>1:35.65</t>
   </si>
   <si>
     <t>1:30.19</t>
   </si>
   <si>
     <t>Ксения Варфоломеева</t>
   </si>
   <si>
     <t>1:37.20</t>
   </si>
   <si>
     <t>1:29.44</t>
   </si>
   <si>
     <t>Габриэлла Ивахницкая</t>
   </si>
   <si>
     <t>1:43.39</t>
   </si>
   <si>
     <t>1:30.85</t>
   </si>
   <si>
     <t>Александр Докин</t>
   </si>
   <si>
     <t>1:53.40</t>
   </si>
   <si>
     <t>1:40.28</t>
-  </si>
-[...7 lines deleted...]
-    <t>1:45.89</t>
   </si>
   <si>
     <t>Иван Лобачёв</t>
   </si>
   <si>
     <t>2:23.47</t>
   </si>
   <si>
     <t>2:00.21</t>
   </si>
   <si>
     <t>Артём Савёлов</t>
   </si>
   <si>
     <t>2:25.45</t>
   </si>
   <si>
     <t>2:07.90</t>
   </si>
   <si>
     <t>Полина Саврасова</t>
   </si>
   <si>
     <t>2:40.67</t>
   </si>