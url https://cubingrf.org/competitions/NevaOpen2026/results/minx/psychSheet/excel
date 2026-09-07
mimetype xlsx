--- v3 (2026-07-23)
+++ v4 (2026-09-07)
@@ -77,222 +77,222 @@
   <si>
     <t>Никита Попков</t>
   </si>
   <si>
     <t>47.63</t>
   </si>
   <si>
     <t>42.60</t>
   </si>
   <si>
     <t>Дмитрий Тупис</t>
   </si>
   <si>
     <t>49.77</t>
   </si>
   <si>
     <t>42.78</t>
   </si>
   <si>
     <t>Екатерина Соболева</t>
   </si>
   <si>
     <t>59.53</t>
   </si>
   <si>
-    <t>54.15</t>
+    <t>53.64</t>
   </si>
   <si>
     <t>Максим Аммосов</t>
   </si>
   <si>
     <t>1:00.26</t>
   </si>
   <si>
     <t>55.63</t>
   </si>
   <si>
+    <t>Мстислав Слабинский</t>
+  </si>
+  <si>
+    <t>1:02.02</t>
+  </si>
+  <si>
+    <t>55.61</t>
+  </si>
+  <si>
+    <t>Михаил Древаль</t>
+  </si>
+  <si>
+    <t>1:03.93</t>
+  </si>
+  <si>
+    <t>52.96</t>
+  </si>
+  <si>
     <t>Владимир Филин</t>
   </si>
   <si>
     <t>1:05.05</t>
   </si>
   <si>
     <t>57.94</t>
   </si>
   <si>
-    <t>Михаил Древаль</t>
-[...16 lines deleted...]
-  <si>
     <t>Макар Тихонов</t>
   </si>
   <si>
-    <t>1:12.02</t>
+    <t>1:08.12</t>
   </si>
   <si>
     <t>1:02.73</t>
   </si>
   <si>
+    <t>Павел Тресков</t>
+  </si>
+  <si>
+    <t>1:11.90</t>
+  </si>
+  <si>
+    <t>1:04.35</t>
+  </si>
+  <si>
     <t>Лев Якименко</t>
   </si>
   <si>
     <t>1:16.62</t>
   </si>
   <si>
     <t>1:12.35</t>
   </si>
   <si>
     <t>Анастасия Майкова</t>
   </si>
   <si>
     <t>1:21.61</t>
   </si>
   <si>
     <t>1:16.12</t>
   </si>
   <si>
-    <t>Павел Тресков</t>
-[...7 lines deleted...]
-  <si>
     <t>Александр Кропотов</t>
   </si>
   <si>
     <t>1:29.28</t>
   </si>
   <si>
     <t>1:21.40</t>
   </si>
   <si>
     <t>Ольга Ясакова</t>
   </si>
   <si>
     <t>1:35.65</t>
   </si>
   <si>
     <t>1:30.19</t>
   </si>
   <si>
     <t>Ксения Варфоломеева</t>
   </si>
   <si>
     <t>1:37.20</t>
   </si>
   <si>
     <t>1:29.44</t>
   </si>
   <si>
     <t>Габриэлла Ивахницкая</t>
   </si>
   <si>
     <t>1:43.39</t>
   </si>
   <si>
     <t>1:30.85</t>
   </si>
   <si>
     <t>Александр Докин</t>
   </si>
   <si>
     <t>1:53.40</t>
   </si>
   <si>
     <t>1:40.28</t>
   </si>
   <si>
+    <t>Владимир Серебренников</t>
+  </si>
+  <si>
+    <t>2:21.01</t>
+  </si>
+  <si>
+    <t>2:01.04</t>
+  </si>
+  <si>
     <t>Иван Лобачёв</t>
   </si>
   <si>
     <t>2:23.47</t>
   </si>
   <si>
     <t>2:00.21</t>
   </si>
   <si>
     <t>Артём Савёлов</t>
   </si>
   <si>
     <t>2:25.45</t>
   </si>
   <si>
     <t>2:07.90</t>
   </si>
   <si>
     <t>Полина Саврасова</t>
   </si>
   <si>
     <t>2:40.67</t>
   </si>
   <si>
     <t>2:23.61</t>
   </si>
   <si>
     <t>Артемий Стукарчук</t>
   </si>
   <si>
     <t>2:46.43</t>
   </si>
   <si>
     <t>2:33.44</t>
   </si>
   <si>
     <t>Диана Мурник</t>
   </si>
   <si>
     <t>2:52.02</t>
   </si>
   <si>
     <t>2:21.71</t>
-  </si>
-[...7 lines deleted...]
-    <t>2:16.99</t>
   </si>
   <si>
     <t>Пётр Ануков</t>
   </si>
   <si>
     <t>2:19.95</t>
   </si>
   <si>
     <t>Полина Андреева</t>
   </si>
   <si>
     <t>2:39.18</t>
   </si>
   <si>
     <t>Вячеслав Сизов</t>
   </si>
   <si>
     <t>3:08.52</t>
   </si>
   <si>
     <t>Артём Бурмагин</t>
   </si>
   <si>
     <t>3:28.63</t>
   </si>