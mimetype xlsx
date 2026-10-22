--- v4 (2026-09-07)
+++ v5 (2026-10-22)
@@ -26,225 +26,225 @@
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="minx" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="93">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
+    <t>Славомил Волосков</t>
+  </si>
+  <si>
+    <t>38.47</t>
+  </si>
+  <si>
+    <t>34.30</t>
+  </si>
+  <si>
     <t>Анатолий Туренко</t>
   </si>
   <si>
     <t>39.00</t>
   </si>
   <si>
     <t>35.28</t>
   </si>
   <si>
-    <t>Славомил Волосков</t>
-[...7 lines deleted...]
-  <si>
     <t>Вадим Сухарев</t>
   </si>
   <si>
     <t>43.45</t>
   </si>
   <si>
     <t>37.74</t>
   </si>
   <si>
     <t>Никита Попков</t>
   </si>
   <si>
     <t>47.63</t>
   </si>
   <si>
     <t>42.60</t>
   </si>
   <si>
     <t>Дмитрий Тупис</t>
   </si>
   <si>
     <t>49.77</t>
   </si>
   <si>
     <t>42.78</t>
   </si>
   <si>
+    <t>Михаил Древаль</t>
+  </si>
+  <si>
+    <t>53.60</t>
+  </si>
+  <si>
+    <t>48.25</t>
+  </si>
+  <si>
     <t>Екатерина Соболева</t>
   </si>
   <si>
     <t>59.53</t>
   </si>
   <si>
     <t>53.64</t>
   </si>
   <si>
     <t>Максим Аммосов</t>
   </si>
   <si>
     <t>1:00.26</t>
   </si>
   <si>
-    <t>55.63</t>
+    <t>50.38</t>
+  </si>
+  <si>
+    <t>Макар Тихонов</t>
+  </si>
+  <si>
+    <t>1:00.52</t>
+  </si>
+  <si>
+    <t>53.18</t>
   </si>
   <si>
     <t>Мстислав Слабинский</t>
   </si>
   <si>
     <t>1:02.02</t>
   </si>
   <si>
-    <t>55.61</t>
-[...8 lines deleted...]
-    <t>52.96</t>
+    <t>53.21</t>
   </si>
   <si>
     <t>Владимир Филин</t>
   </si>
   <si>
     <t>1:05.05</t>
   </si>
   <si>
     <t>57.94</t>
   </si>
   <si>
-    <t>Макар Тихонов</t>
-[...5 lines deleted...]
-    <t>1:02.73</t>
+    <t>Лев Якименко</t>
+  </si>
+  <si>
+    <t>1:11.73</t>
+  </si>
+  <si>
+    <t>1:05.75</t>
   </si>
   <si>
     <t>Павел Тресков</t>
   </si>
   <si>
     <t>1:11.90</t>
   </si>
   <si>
     <t>1:04.35</t>
   </si>
   <si>
-    <t>Лев Якименко</t>
-[...7 lines deleted...]
-  <si>
     <t>Анастасия Майкова</t>
   </si>
   <si>
     <t>1:21.61</t>
   </si>
   <si>
-    <t>1:16.12</t>
+    <t>1:11.87</t>
   </si>
   <si>
     <t>Александр Кропотов</t>
   </si>
   <si>
     <t>1:29.28</t>
   </si>
   <si>
     <t>1:21.40</t>
   </si>
   <si>
+    <t>Ксения Варфоломеева</t>
+  </si>
+  <si>
+    <t>1:34.10</t>
+  </si>
+  <si>
+    <t>1:24.69</t>
+  </si>
+  <si>
     <t>Ольга Ясакова</t>
   </si>
   <si>
     <t>1:35.65</t>
   </si>
   <si>
     <t>1:30.19</t>
   </si>
   <si>
-    <t>Ксения Варфоломеева</t>
-[...7 lines deleted...]
-  <si>
     <t>Габриэлла Ивахницкая</t>
   </si>
   <si>
-    <t>1:43.39</t>
-[...2 lines deleted...]
-    <t>1:30.85</t>
+    <t>1:41.05</t>
+  </si>
+  <si>
+    <t>1:28.68</t>
   </si>
   <si>
     <t>Александр Докин</t>
   </si>
   <si>
     <t>1:53.40</t>
   </si>
   <si>
     <t>1:40.28</t>
   </si>
   <si>
     <t>Владимир Серебренников</t>
   </si>
   <si>
-    <t>2:21.01</t>
+    <t>2:19.06</t>
   </si>
   <si>
     <t>2:01.04</t>
   </si>
   <si>
     <t>Иван Лобачёв</t>
   </si>
   <si>
     <t>2:23.47</t>
   </si>
   <si>
     <t>2:00.21</t>
   </si>
   <si>
     <t>Артём Савёлов</t>
   </si>
   <si>
     <t>2:25.45</t>
   </si>
   <si>
     <t>2:07.90</t>
   </si>
   <si>
     <t>Полина Саврасова</t>
   </si>