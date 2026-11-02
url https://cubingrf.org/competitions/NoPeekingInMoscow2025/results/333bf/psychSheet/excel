--- v4 (2026-09-16)
+++ v5 (2026-11-02)
@@ -92,51 +92,51 @@
   <si>
     <t>43.87</t>
   </si>
   <si>
     <t>Андрей Жуков</t>
   </si>
   <si>
     <t>2:35.11</t>
   </si>
   <si>
     <t>59.01</t>
   </si>
   <si>
     <t>Екатерина Катюкова</t>
   </si>
   <si>
     <t>1:05.48</t>
   </si>
   <si>
     <t>Ольга Ясакова</t>
   </si>
   <si>
     <t>2:25.57</t>
   </si>
   <si>
-    <t>1:45.01</t>
+    <t>1:42.88</t>
   </si>
   <si>
     <t>Егор Касюк</t>
   </si>
   <si>
     <t>4:06.40</t>
   </si>
   <si>
     <t>Мирон Головатый</t>
   </si>
   <si>
     <t>8:09.84</t>
   </si>
   <si>
     <t>Иван Бобкин</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>