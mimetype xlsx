--- v1 (2026-03-17)
+++ v2 (2026-06-17)
@@ -53,51 +53,51 @@
   <si>
     <t>14/15 55:05</t>
   </si>
   <si>
     <t>Николай Подобаев</t>
   </si>
   <si>
     <t>13/13 56:11</t>
   </si>
   <si>
     <t>Никита Попков</t>
   </si>
   <si>
     <t>15/19 58:42</t>
   </si>
   <si>
     <t>Максимилиан Корчагин</t>
   </si>
   <si>
     <t>9/11 49:19</t>
   </si>
   <si>
     <t>Ольга Ясакова</t>
   </si>
   <si>
-    <t>4/4 32:56</t>
+    <t>5/5 33:42</t>
   </si>
   <si>
     <t>Андрей Жуков</t>
   </si>
   <si>
     <t>6/8 55:51</t>
   </si>
   <si>
     <t>Егор Касюк</t>
   </si>
   <si>
     <t>2/3 28:26</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>