--- v0 (2026-05-14)
+++ v1 (2026-07-08)
@@ -12,290 +12,395 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="222" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="80">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="115">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Никита Попков</t>
   </si>
   <si>
     <t>1.83</t>
   </si>
   <si>
     <t>1.16</t>
   </si>
   <si>
     <t>Дмитрий Шевченко</t>
   </si>
   <si>
     <t>2.02</t>
   </si>
   <si>
     <t>Максим Бреднев</t>
   </si>
   <si>
     <t>3.00</t>
   </si>
   <si>
     <t>1.47</t>
   </si>
   <si>
     <t>Анна Фомина</t>
   </si>
   <si>
-    <t>3.14</t>
+    <t>3.05</t>
   </si>
   <si>
     <t>2.25</t>
   </si>
   <si>
+    <t>Константин Коровников</t>
+  </si>
+  <si>
+    <t>3.12</t>
+  </si>
+  <si>
+    <t>2.12</t>
+  </si>
+  <si>
     <t>Никита Раззамазов</t>
   </si>
   <si>
     <t>3.15</t>
   </si>
   <si>
     <t>2.36</t>
   </si>
   <si>
     <t>Николай Кузин</t>
   </si>
   <si>
     <t>3.34</t>
   </si>
   <si>
-    <t>2.89</t>
+    <t>2.87</t>
   </si>
   <si>
     <t>Михаил Сартаков</t>
   </si>
   <si>
     <t>3.79</t>
   </si>
   <si>
-    <t>3.18</t>
+    <t>2.95</t>
   </si>
   <si>
     <t>Владимир Буковец</t>
   </si>
   <si>
-    <t>4.59</t>
+    <t>4.13</t>
   </si>
   <si>
     <t>2.90</t>
   </si>
   <si>
+    <t>Ксения Есипова</t>
+  </si>
+  <si>
+    <t>4.17</t>
+  </si>
+  <si>
+    <t>2.34</t>
+  </si>
+  <si>
+    <t>Илья Киселев</t>
+  </si>
+  <si>
+    <t>4.34</t>
+  </si>
+  <si>
+    <t>3.31</t>
+  </si>
+  <si>
+    <t>Семён Сапунов</t>
+  </si>
+  <si>
+    <t>4.57</t>
+  </si>
+  <si>
+    <t>Леонид Захаров</t>
+  </si>
+  <si>
+    <t>4.79</t>
+  </si>
+  <si>
+    <t>3.33</t>
+  </si>
+  <si>
+    <t>Ян Дашевский</t>
+  </si>
+  <si>
+    <t>4.90</t>
+  </si>
+  <si>
     <t>Егор Соломатов</t>
   </si>
   <si>
     <t>4.92</t>
   </si>
   <si>
     <t>1.92</t>
   </si>
   <si>
     <t>Тимофей Терещенко</t>
   </si>
   <si>
     <t>4.96</t>
   </si>
   <si>
     <t>1.61</t>
   </si>
   <si>
-    <t>Ян Дашевский</t>
-[...16 lines deleted...]
-  <si>
     <t>Никита Должкевич</t>
   </si>
   <si>
     <t>5.04</t>
   </si>
   <si>
     <t>3.41</t>
   </si>
   <si>
+    <t>Мансур Рафиков</t>
+  </si>
+  <si>
+    <t>5.08</t>
+  </si>
+  <si>
+    <t>2.79</t>
+  </si>
+  <si>
     <t>Екатерина Александрова</t>
   </si>
   <si>
     <t>5.09</t>
   </si>
   <si>
     <t>4.41</t>
   </si>
   <si>
-    <t>Леонид Захаров</t>
-[...5 lines deleted...]
-    <t>3.33</t>
+    <t>Андрей Бакин</t>
+  </si>
+  <si>
+    <t>6.14</t>
+  </si>
+  <si>
+    <t>3.84</t>
+  </si>
+  <si>
+    <t>Иван Пресняков</t>
+  </si>
+  <si>
+    <t>6.21</t>
+  </si>
+  <si>
+    <t>5.01</t>
   </si>
   <si>
     <t>Никита Бурмистров</t>
   </si>
   <si>
-    <t>6.46</t>
+    <t>6.40</t>
   </si>
   <si>
     <t>3.86</t>
   </si>
   <si>
+    <t>Иван Иванников</t>
+  </si>
+  <si>
+    <t>6.49</t>
+  </si>
+  <si>
+    <t>3.25</t>
+  </si>
+  <si>
+    <t>Александр Хохлачёв</t>
+  </si>
+  <si>
+    <t>7.46</t>
+  </si>
+  <si>
+    <t>4.76</t>
+  </si>
+  <si>
     <t>Игорь Кайгалов</t>
   </si>
   <si>
     <t>7.63</t>
   </si>
   <si>
-    <t>6.30</t>
+    <t>6.11</t>
   </si>
   <si>
     <t>Родион Солодовников</t>
   </si>
   <si>
     <t>7.74</t>
   </si>
   <si>
     <t>5.64</t>
   </si>
   <si>
+    <t>Платон Шван</t>
+  </si>
+  <si>
+    <t>8.23</t>
+  </si>
+  <si>
+    <t>5.86</t>
+  </si>
+  <si>
+    <t>Даниил Гапеев</t>
+  </si>
+  <si>
+    <t>8.46</t>
+  </si>
+  <si>
+    <t>4.51</t>
+  </si>
+  <si>
+    <t>Екатерина Иванова</t>
+  </si>
+  <si>
+    <t>9.74</t>
+  </si>
+  <si>
+    <t>5.65</t>
+  </si>
+  <si>
+    <t>Николай Орехов</t>
+  </si>
+  <si>
+    <t>10.90</t>
+  </si>
+  <si>
+    <t>8.70</t>
+  </si>
+  <si>
     <t>Никита Мальцев</t>
   </si>
   <si>
-    <t>11.47</t>
-[...8 lines deleted...]
-    <t>Андрей Бакин</t>
+    <t>11.09</t>
+  </si>
+  <si>
+    <t>7.17</t>
+  </si>
+  <si>
+    <t>Мехроч Каримов</t>
+  </si>
+  <si>
+    <t>11.68</t>
+  </si>
+  <si>
+    <t>8.80</t>
+  </si>
+  <si>
+    <t>Мария Колабухова</t>
+  </si>
+  <si>
+    <t>17.85</t>
+  </si>
+  <si>
+    <t>12.64</t>
+  </si>
+  <si>
+    <t>Таисия Волкова</t>
+  </si>
+  <si>
+    <t>19.27</t>
+  </si>
+  <si>
+    <t>13.12</t>
+  </si>
+  <si>
+    <t>Дмитрий Пронькин</t>
+  </si>
+  <si>
+    <t>19.75</t>
+  </si>
+  <si>
+    <t>16.95</t>
+  </si>
+  <si>
+    <t>Лев Мальцев</t>
+  </si>
+  <si>
+    <t>24.52</t>
+  </si>
+  <si>
+    <t>11.62</t>
   </si>
   <si>
     <t>Виталий Аваргин</t>
   </si>
   <si>
-    <t>Даниил Гапеев</t>
-[...2 lines deleted...]
-    <t>Дмитрий Пронькин</t>
+    <t>25.17</t>
+  </si>
+  <si>
+    <t>8.81</t>
   </si>
   <si>
     <t>Дмитрий Сивков</t>
   </si>
   <si>
-    <t>Екатерина Иванова</t>
-[...23 lines deleted...]
-    <t>Мехроч Каримов</t>
+    <t>7.45</t>
   </si>
   <si>
     <t>Михаил Архипов</t>
-  </si>
-[...10 lines deleted...]
-    <t>Таисия Волкова</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -802,268 +907,418 @@
     <row r="12" spans="1:4">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12" t="s">
         <v>33</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>34</v>
       </c>
       <c r="D12" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13" t="s">
         <v>36</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>37</v>
       </c>
       <c r="D13" t="s">
-        <v>38</v>
+        <v>29</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14" t="s">
+        <v>38</v>
+      </c>
+      <c r="C14" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="C14" s="1" t="s">
+      <c r="D14" t="s">
         <v>40</v>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15" t="s">
+        <v>41</v>
+      </c>
+      <c r="C15" s="1" t="s">
         <v>42</v>
       </c>
-      <c r="C15" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D15" t="s">
-        <v>44</v>
+        <v>10</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16" t="s">
+        <v>43</v>
+      </c>
+      <c r="C16" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="D16" t="s">
         <v>45</v>
-      </c>
-[...4 lines deleted...]
-        <v>47</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17" t="s">
+        <v>46</v>
+      </c>
+      <c r="C17" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="D17" t="s">
         <v>48</v>
-      </c>
-[...4 lines deleted...]
-        <v>50</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18" t="s">
+        <v>49</v>
+      </c>
+      <c r="C18" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="D18" t="s">
         <v>51</v>
-      </c>
-[...4 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19" t="s">
+        <v>52</v>
+      </c>
+      <c r="C19" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="D19" t="s">
         <v>54</v>
-      </c>
-[...4 lines deleted...]
-        <v>56</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20" t="s">
+        <v>55</v>
+      </c>
+      <c r="C20" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="D20" t="s">
         <v>57</v>
       </c>
-      <c r="C20" s="1" t="s">
+    </row>
+    <row r="21" spans="1:4">
+      <c r="A21">
+        <v>20</v>
+      </c>
+      <c r="B21" t="s">
         <v>58</v>
       </c>
-      <c r="D20" t="s">
+      <c r="C21" s="1" t="s">
         <v>59</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B21" t="s">
+      <c r="D21" t="s">
         <v>60</v>
       </c>
-      <c r="C21" s="1"/>
     </row>
     <row r="22" spans="1:4">
+      <c r="A22">
+        <v>21</v>
+      </c>
       <c r="B22" t="s">
         <v>61</v>
       </c>
-      <c r="C22" s="1"/>
+      <c r="C22" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="D22" t="s">
+        <v>63</v>
+      </c>
     </row>
     <row r="23" spans="1:4">
+      <c r="A23">
+        <v>22</v>
+      </c>
       <c r="B23" t="s">
-        <v>62</v>
-[...1 lines deleted...]
-      <c r="C23" s="1"/>
+        <v>64</v>
+      </c>
+      <c r="C23" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="D23" t="s">
+        <v>66</v>
+      </c>
     </row>
     <row r="24" spans="1:4">
+      <c r="A24">
+        <v>23</v>
+      </c>
       <c r="B24" t="s">
-        <v>63</v>
-[...1 lines deleted...]
-      <c r="C24" s="1"/>
+        <v>67</v>
+      </c>
+      <c r="C24" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="D24" t="s">
+        <v>69</v>
+      </c>
     </row>
     <row r="25" spans="1:4">
+      <c r="A25">
+        <v>24</v>
+      </c>
       <c r="B25" t="s">
-        <v>64</v>
-[...1 lines deleted...]
-      <c r="C25" s="1"/>
+        <v>70</v>
+      </c>
+      <c r="C25" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="D25" t="s">
+        <v>72</v>
+      </c>
     </row>
     <row r="26" spans="1:4">
+      <c r="A26">
+        <v>25</v>
+      </c>
       <c r="B26" t="s">
-        <v>65</v>
-[...1 lines deleted...]
-      <c r="C26" s="1"/>
+        <v>73</v>
+      </c>
+      <c r="C26" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="D26" t="s">
+        <v>75</v>
+      </c>
     </row>
     <row r="27" spans="1:4">
+      <c r="A27">
+        <v>26</v>
+      </c>
       <c r="B27" t="s">
-        <v>66</v>
-[...1 lines deleted...]
-      <c r="C27" s="1"/>
+        <v>76</v>
+      </c>
+      <c r="C27" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="D27" t="s">
+        <v>78</v>
+      </c>
     </row>
     <row r="28" spans="1:4">
+      <c r="A28">
+        <v>27</v>
+      </c>
       <c r="B28" t="s">
-        <v>67</v>
-[...1 lines deleted...]
-      <c r="C28" s="1"/>
+        <v>79</v>
+      </c>
+      <c r="C28" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="D28" t="s">
+        <v>81</v>
+      </c>
     </row>
     <row r="29" spans="1:4">
+      <c r="A29">
+        <v>28</v>
+      </c>
       <c r="B29" t="s">
-        <v>68</v>
-[...1 lines deleted...]
-      <c r="C29" s="1"/>
+        <v>82</v>
+      </c>
+      <c r="C29" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="D29" t="s">
+        <v>84</v>
+      </c>
     </row>
     <row r="30" spans="1:4">
+      <c r="A30">
+        <v>29</v>
+      </c>
       <c r="B30" t="s">
-        <v>69</v>
-[...1 lines deleted...]
-      <c r="C30" s="1"/>
+        <v>85</v>
+      </c>
+      <c r="C30" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="D30" t="s">
+        <v>87</v>
+      </c>
     </row>
     <row r="31" spans="1:4">
+      <c r="A31">
+        <v>30</v>
+      </c>
       <c r="B31" t="s">
-        <v>70</v>
-[...1 lines deleted...]
-      <c r="C31" s="1"/>
+        <v>88</v>
+      </c>
+      <c r="C31" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="D31" t="s">
+        <v>90</v>
+      </c>
     </row>
     <row r="32" spans="1:4">
+      <c r="A32">
+        <v>31</v>
+      </c>
       <c r="B32" t="s">
-        <v>71</v>
-[...1 lines deleted...]
-      <c r="C32" s="1"/>
+        <v>91</v>
+      </c>
+      <c r="C32" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="D32" t="s">
+        <v>93</v>
+      </c>
     </row>
     <row r="33" spans="1:4">
+      <c r="A33">
+        <v>32</v>
+      </c>
       <c r="B33" t="s">
-        <v>72</v>
-[...1 lines deleted...]
-      <c r="C33" s="1"/>
+        <v>94</v>
+      </c>
+      <c r="C33" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="D33" t="s">
+        <v>96</v>
+      </c>
     </row>
     <row r="34" spans="1:4">
+      <c r="A34">
+        <v>33</v>
+      </c>
       <c r="B34" t="s">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="C34" s="1"/>
+        <v>97</v>
+      </c>
+      <c r="C34" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="D34" t="s">
+        <v>99</v>
+      </c>
     </row>
     <row r="35" spans="1:4">
+      <c r="A35">
+        <v>34</v>
+      </c>
       <c r="B35" t="s">
-        <v>74</v>
-[...1 lines deleted...]
-      <c r="C35" s="1"/>
+        <v>100</v>
+      </c>
+      <c r="C35" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="D35" t="s">
+        <v>102</v>
+      </c>
     </row>
     <row r="36" spans="1:4">
+      <c r="A36">
+        <v>35</v>
+      </c>
       <c r="B36" t="s">
-        <v>75</v>
-[...1 lines deleted...]
-      <c r="C36" s="1"/>
+        <v>103</v>
+      </c>
+      <c r="C36" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="D36" t="s">
+        <v>105</v>
+      </c>
     </row>
     <row r="37" spans="1:4">
+      <c r="A37">
+        <v>36</v>
+      </c>
       <c r="B37" t="s">
-        <v>76</v>
-[...1 lines deleted...]
-      <c r="C37" s="1"/>
+        <v>106</v>
+      </c>
+      <c r="C37" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="D37" t="s">
+        <v>108</v>
+      </c>
     </row>
     <row r="38" spans="1:4">
+      <c r="A38">
+        <v>37</v>
+      </c>
       <c r="B38" t="s">
-        <v>77</v>
-[...1 lines deleted...]
-      <c r="C38" s="1"/>
+        <v>109</v>
+      </c>
+      <c r="C38" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="D38" t="s">
+        <v>111</v>
+      </c>
     </row>
     <row r="39" spans="1:4">
+      <c r="A39">
+        <v>38</v>
+      </c>
       <c r="B39" t="s">
-        <v>78</v>
+        <v>112</v>
       </c>
       <c r="C39" s="1"/>
+      <c r="D39" t="s">
+        <v>113</v>
+      </c>
     </row>
     <row r="40" spans="1:4">
       <c r="B40" t="s">
-        <v>79</v>
+        <v>114</v>
       </c>
       <c r="C40" s="1"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>