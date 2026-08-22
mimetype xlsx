--- v1 (2026-07-08)
+++ v2 (2026-08-22)
@@ -41,66 +41,66 @@
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Никита Попков</t>
   </si>
   <si>
     <t>1.83</t>
   </si>
   <si>
     <t>1.16</t>
   </si>
   <si>
     <t>Дмитрий Шевченко</t>
   </si>
   <si>
     <t>2.02</t>
   </si>
   <si>
+    <t>Анна Фомина</t>
+  </si>
+  <si>
+    <t>2.85</t>
+  </si>
+  <si>
+    <t>1.62</t>
+  </si>
+  <si>
     <t>Максим Бреднев</t>
   </si>
   <si>
     <t>3.00</t>
   </si>
   <si>
     <t>1.47</t>
-  </si>
-[...7 lines deleted...]
-    <t>2.25</t>
   </si>
   <si>
     <t>Константин Коровников</t>
   </si>
   <si>
     <t>3.12</t>
   </si>
   <si>
     <t>2.12</t>
   </si>
   <si>
     <t>Никита Раззамазов</t>
   </si>
   <si>
     <t>3.15</t>
   </si>
   <si>
     <t>2.36</t>
   </si>
   <si>
     <t>Николай Кузин</t>
   </si>
   <si>
     <t>3.34</t>
   </si>
@@ -935,51 +935,51 @@
     <row r="14" spans="1:4">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14" t="s">
         <v>38</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>39</v>
       </c>
       <c r="D14" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>41</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>42</v>
       </c>
       <c r="D15" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16" t="s">
         <v>43</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>44</v>
       </c>
       <c r="D16" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17" t="s">
         <v>46</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>47</v>