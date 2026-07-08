--- v0 (2026-05-14)
+++ v1 (2026-07-08)
@@ -12,248 +12,296 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="444" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="66">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="82">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Михаил Копылов</t>
   </si>
   <si>
     <t>29.33</t>
   </si>
   <si>
     <t>21.42</t>
   </si>
   <si>
     <t>Анна Фомина</t>
   </si>
   <si>
-    <t>33.42</t>
+    <t>32.05</t>
   </si>
   <si>
     <t>26.12</t>
   </si>
   <si>
+    <t>Илья Киселев</t>
+  </si>
+  <si>
+    <t>37.27</t>
+  </si>
+  <si>
+    <t>34.55</t>
+  </si>
+  <si>
     <t>Максим Бреднев</t>
   </si>
   <si>
     <t>37.29</t>
   </si>
   <si>
     <t>35.46</t>
   </si>
   <si>
     <t>Николай Кузин</t>
   </si>
   <si>
     <t>38.35</t>
   </si>
   <si>
     <t>35.40</t>
   </si>
   <si>
     <t>Михаил Сартаков</t>
   </si>
   <si>
     <t>42.94</t>
   </si>
   <si>
     <t>40.22</t>
   </si>
   <si>
     <t>Тимофей Терещенко</t>
   </si>
   <si>
     <t>43.87</t>
   </si>
   <si>
     <t>37.85</t>
   </si>
   <si>
+    <t>Ян Дашевский</t>
+  </si>
+  <si>
+    <t>44.40</t>
+  </si>
+  <si>
+    <t>39.22</t>
+  </si>
+  <si>
+    <t>Леонид Захаров</t>
+  </si>
+  <si>
+    <t>46.04</t>
+  </si>
+  <si>
+    <t>39.06</t>
+  </si>
+  <si>
     <t>Никита Раззамазов</t>
   </si>
   <si>
     <t>47.10</t>
   </si>
   <si>
     <t>38.44</t>
   </si>
   <si>
-    <t>Леонид Захаров</t>
-[...14 lines deleted...]
-    <t>44.56</t>
+    <t>Константин Коровников</t>
+  </si>
+  <si>
+    <t>50.23</t>
+  </si>
+  <si>
+    <t>48.04</t>
+  </si>
+  <si>
+    <t>Екатерина Иванова</t>
+  </si>
+  <si>
+    <t>52.86</t>
+  </si>
+  <si>
+    <t>48.01</t>
   </si>
   <si>
     <t>Екатерина Александрова</t>
   </si>
   <si>
-    <t>57.43</t>
+    <t>54.36</t>
   </si>
   <si>
     <t>50.69</t>
   </si>
   <si>
+    <t>Семён Сапунов</t>
+  </si>
+  <si>
+    <t>1:00.55</t>
+  </si>
+  <si>
+    <t>50.79</t>
+  </si>
+  <si>
     <t>Андрей Бакин</t>
   </si>
   <si>
-    <t>1:06.07</t>
-[...2 lines deleted...]
-    <t>55.23</t>
+    <t>1:05.63</t>
+  </si>
+  <si>
+    <t>46.05</t>
   </si>
   <si>
     <t>Никита Бурмистров</t>
   </si>
   <si>
     <t>1:09.53</t>
   </si>
   <si>
     <t>1:05.39</t>
   </si>
   <si>
     <t>Егор Соломатов</t>
   </si>
   <si>
     <t>1:17.59</t>
   </si>
   <si>
     <t>59.72</t>
   </si>
   <si>
     <t>Владимир Буковец</t>
   </si>
   <si>
     <t>1:22.05</t>
   </si>
   <si>
     <t>1:03.21</t>
   </si>
   <si>
+    <t>Александр Хохлачёв</t>
+  </si>
+  <si>
+    <t>1:24.52</t>
+  </si>
+  <si>
+    <t>1:17.01</t>
+  </si>
+  <si>
     <t>Игорь Кайгалов</t>
   </si>
   <si>
     <t>1:25.78</t>
   </si>
   <si>
     <t>1:16.53</t>
   </si>
   <si>
     <t>Ксения Есипова</t>
   </si>
   <si>
-    <t>1:37.53</t>
-[...2 lines deleted...]
-    <t>1:25.37</t>
+    <t>1:31.93</t>
+  </si>
+  <si>
+    <t>1:17.07</t>
   </si>
   <si>
     <t>Родион Солодовников</t>
   </si>
   <si>
-    <t>1:43.38</t>
-[...5 lines deleted...]
-    <t>Александр Хохлачёв</t>
+    <t>1:32.13</t>
+  </si>
+  <si>
+    <t>1:22.76</t>
+  </si>
+  <si>
+    <t>Платон Шван</t>
+  </si>
+  <si>
+    <t>1:42.32</t>
+  </si>
+  <si>
+    <t>1:20.20</t>
+  </si>
+  <si>
+    <t>Сергей Чирков</t>
+  </si>
+  <si>
+    <t>2:07.79</t>
+  </si>
+  <si>
+    <t>1:37.88</t>
+  </si>
+  <si>
+    <t>Дмитрий Сивков</t>
+  </si>
+  <si>
+    <t>2:06.40</t>
   </si>
   <si>
     <t>Виталий Аваргин</t>
   </si>
   <si>
-    <t>Дмитрий Сивков</t>
-[...8 lines deleted...]
-    <t>Константин Коровников</t>
+    <t>2:40.26</t>
   </si>
   <si>
     <t>Мехроч Каримов</t>
   </si>
   <si>
     <t>Никита Мальцев</t>
-  </si>
-[...7 lines deleted...]
-    <t>Сергей Чирков</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -834,112 +882,180 @@
       <c r="B17" t="s">
         <v>49</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>50</v>
       </c>
       <c r="D17" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18" t="s">
         <v>52</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>53</v>
       </c>
       <c r="D18" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="19" spans="1:4">
+      <c r="A19">
+        <v>18</v>
+      </c>
       <c r="B19" t="s">
         <v>55</v>
       </c>
-      <c r="C19" s="1"/>
+      <c r="C19" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="D19" t="s">
+        <v>57</v>
+      </c>
     </row>
     <row r="20" spans="1:4">
+      <c r="A20">
+        <v>19</v>
+      </c>
       <c r="B20" t="s">
-        <v>56</v>
-[...1 lines deleted...]
-      <c r="C20" s="1"/>
+        <v>58</v>
+      </c>
+      <c r="C20" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="D20" t="s">
+        <v>60</v>
+      </c>
     </row>
     <row r="21" spans="1:4">
+      <c r="A21">
+        <v>20</v>
+      </c>
       <c r="B21" t="s">
-        <v>57</v>
-[...1 lines deleted...]
-      <c r="C21" s="1"/>
+        <v>61</v>
+      </c>
+      <c r="C21" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="D21" t="s">
+        <v>63</v>
+      </c>
     </row>
     <row r="22" spans="1:4">
+      <c r="A22">
+        <v>21</v>
+      </c>
       <c r="B22" t="s">
-        <v>58</v>
-[...1 lines deleted...]
-      <c r="C22" s="1"/>
+        <v>64</v>
+      </c>
+      <c r="C22" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="D22" t="s">
+        <v>66</v>
+      </c>
     </row>
     <row r="23" spans="1:4">
+      <c r="A23">
+        <v>22</v>
+      </c>
       <c r="B23" t="s">
-        <v>59</v>
-[...1 lines deleted...]
-      <c r="C23" s="1"/>
+        <v>67</v>
+      </c>
+      <c r="C23" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="D23" t="s">
+        <v>69</v>
+      </c>
     </row>
     <row r="24" spans="1:4">
+      <c r="A24">
+        <v>23</v>
+      </c>
       <c r="B24" t="s">
-        <v>60</v>
-[...1 lines deleted...]
-      <c r="C24" s="1"/>
+        <v>70</v>
+      </c>
+      <c r="C24" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="D24" t="s">
+        <v>72</v>
+      </c>
     </row>
     <row r="25" spans="1:4">
+      <c r="A25">
+        <v>24</v>
+      </c>
       <c r="B25" t="s">
-        <v>61</v>
-[...1 lines deleted...]
-      <c r="C25" s="1"/>
+        <v>73</v>
+      </c>
+      <c r="C25" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="D25" t="s">
+        <v>75</v>
+      </c>
     </row>
     <row r="26" spans="1:4">
+      <c r="A26">
+        <v>25</v>
+      </c>
       <c r="B26" t="s">
-        <v>62</v>
+        <v>76</v>
       </c>
       <c r="C26" s="1"/>
+      <c r="D26" t="s">
+        <v>77</v>
+      </c>
     </row>
     <row r="27" spans="1:4">
+      <c r="A27">
+        <v>26</v>
+      </c>
       <c r="B27" t="s">
-        <v>63</v>
+        <v>78</v>
       </c>
       <c r="C27" s="1"/>
+      <c r="D27" t="s">
+        <v>79</v>
+      </c>
     </row>
     <row r="28" spans="1:4">
       <c r="B28" t="s">
-        <v>64</v>
+        <v>80</v>
       </c>
       <c r="C28" s="1"/>
     </row>
     <row r="29" spans="1:4">
       <c r="B29" t="s">
-        <v>65</v>
+        <v>81</v>
       </c>
       <c r="C29" s="1"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>