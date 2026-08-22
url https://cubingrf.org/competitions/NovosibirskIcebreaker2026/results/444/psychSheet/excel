--- v1 (2026-07-08)
+++ v2 (2026-08-22)
@@ -38,51 +38,51 @@
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Михаил Копылов</t>
   </si>
   <si>
     <t>29.33</t>
   </si>
   <si>
     <t>21.42</t>
   </si>
   <si>
     <t>Анна Фомина</t>
   </si>
   <si>
-    <t>32.05</t>
+    <t>31.93</t>
   </si>
   <si>
     <t>26.12</t>
   </si>
   <si>
     <t>Илья Киселев</t>
   </si>
   <si>
     <t>37.27</t>
   </si>
   <si>
     <t>34.55</t>
   </si>
   <si>
     <t>Максим Бреднев</t>
   </si>
   <si>
     <t>37.29</t>
   </si>
   <si>
     <t>35.46</t>
   </si>
   <si>
     <t>Николай Кузин</t>
   </si>