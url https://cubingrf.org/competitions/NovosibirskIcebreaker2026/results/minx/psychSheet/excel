--- v0 (2026-05-14)
+++ v1 (2026-07-08)
@@ -12,146 +12,179 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="minx" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="32">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="43">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Михаил Копылов</t>
   </si>
   <si>
     <t>37.98</t>
   </si>
   <si>
     <t>33.28</t>
   </si>
   <si>
     <t>Анна Фомина</t>
   </si>
   <si>
     <t>53.90</t>
   </si>
   <si>
     <t>47.22</t>
   </si>
   <si>
     <t>Тимофей Терещенко</t>
   </si>
   <si>
     <t>1:02.03</t>
   </si>
   <si>
     <t>54.26</t>
   </si>
   <si>
+    <t>Руслан Морозов</t>
+  </si>
+  <si>
+    <t>1:22.53</t>
+  </si>
+  <si>
+    <t>1:15.64</t>
+  </si>
+  <si>
+    <t>Константин Коровников</t>
+  </si>
+  <si>
+    <t>1:26.62</t>
+  </si>
+  <si>
+    <t>1:20.37</t>
+  </si>
+  <si>
+    <t>Николай Кузин</t>
+  </si>
+  <si>
+    <t>1:48.41</t>
+  </si>
+  <si>
+    <t>1:32.91</t>
+  </si>
+  <si>
     <t>Екатерина Александрова</t>
   </si>
   <si>
-    <t>2:09.18</t>
+    <t>2:00.01</t>
   </si>
   <si>
     <t>1:45.91</t>
   </si>
   <si>
     <t>Егор Соломатов</t>
   </si>
   <si>
     <t>2:20.51</t>
   </si>
   <si>
     <t>2:17.38</t>
   </si>
   <si>
+    <t>Игорь Кайгалов</t>
+  </si>
+  <si>
+    <t>2:20.77</t>
+  </si>
+  <si>
+    <t>1:56.56</t>
+  </si>
+  <si>
     <t>Владимир Буковец</t>
   </si>
   <si>
-    <t>2:55.42</t>
-[...2 lines deleted...]
-    <t>2:30.32</t>
+    <t>2:43.62</t>
+  </si>
+  <si>
+    <t>2:08.75</t>
+  </si>
+  <si>
+    <t>Родион Солодовников</t>
+  </si>
+  <si>
+    <t>2:41.98</t>
+  </si>
+  <si>
+    <t>Ян Дашевский</t>
+  </si>
+  <si>
+    <t>3:55.55</t>
   </si>
   <si>
     <t>Александр Хохлачёв</t>
   </si>
   <si>
+    <t>4:01.07</t>
+  </si>
+  <si>
     <t>Виталий Аваргин</t>
   </si>
   <si>
     <t>Дмитрий Сивков</t>
   </si>
   <si>
-    <t>Игорь Кайгалов</t>
-[...4 lines deleted...]
-  <si>
     <t>Никита Мальцев</t>
-  </si>
-[...10 lines deleted...]
-    <t>Ян Дашевский</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -473,51 +506,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C17" sqref="C17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="2.285" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="9.283" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>4</v>
@@ -578,106 +611,156 @@
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>17</v>
       </c>
       <c r="D6" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7" t="s">
         <v>19</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>20</v>
       </c>
       <c r="D7" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="8" spans="1:4">
+      <c r="A8">
+        <v>7</v>
+      </c>
       <c r="B8" t="s">
         <v>22</v>
       </c>
-      <c r="C8" s="1"/>
+      <c r="C8" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="D8" t="s">
+        <v>24</v>
+      </c>
     </row>
     <row r="9" spans="1:4">
+      <c r="A9">
+        <v>8</v>
+      </c>
       <c r="B9" t="s">
-        <v>23</v>
-[...1 lines deleted...]
-      <c r="C9" s="1"/>
+        <v>25</v>
+      </c>
+      <c r="C9" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="D9" t="s">
+        <v>27</v>
+      </c>
     </row>
     <row r="10" spans="1:4">
+      <c r="A10">
+        <v>9</v>
+      </c>
       <c r="B10" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="C10" s="1"/>
+        <v>28</v>
+      </c>
+      <c r="C10" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="D10" t="s">
+        <v>30</v>
+      </c>
     </row>
     <row r="11" spans="1:4">
+      <c r="A11">
+        <v>10</v>
+      </c>
       <c r="B11" t="s">
-        <v>25</v>
-[...1 lines deleted...]
-      <c r="C11" s="1"/>
+        <v>31</v>
+      </c>
+      <c r="C11" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="D11" t="s">
+        <v>33</v>
+      </c>
     </row>
     <row r="12" spans="1:4">
+      <c r="A12">
+        <v>11</v>
+      </c>
       <c r="B12" t="s">
-        <v>26</v>
+        <v>34</v>
       </c>
       <c r="C12" s="1"/>
+      <c r="D12" t="s">
+        <v>35</v>
+      </c>
     </row>
     <row r="13" spans="1:4">
+      <c r="A13">
+        <v>12</v>
+      </c>
       <c r="B13" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="C13" s="1"/>
+      <c r="D13" t="s">
+        <v>37</v>
+      </c>
     </row>
     <row r="14" spans="1:4">
+      <c r="A14">
+        <v>13</v>
+      </c>
       <c r="B14" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="C14" s="1"/>
+      <c r="D14" t="s">
+        <v>39</v>
+      </c>
     </row>
     <row r="15" spans="1:4">
       <c r="B15" t="s">
-        <v>29</v>
+        <v>40</v>
       </c>
       <c r="C15" s="1"/>
     </row>
     <row r="16" spans="1:4">
       <c r="B16" t="s">
-        <v>30</v>
+        <v>41</v>
       </c>
       <c r="C16" s="1"/>
     </row>
     <row r="17" spans="1:4">
       <c r="B17" t="s">
-        <v>31</v>
+        <v>42</v>
       </c>
       <c r="C17" s="1"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>