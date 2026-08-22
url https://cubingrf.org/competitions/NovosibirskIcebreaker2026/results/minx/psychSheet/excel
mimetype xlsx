--- v1 (2026-07-08)
+++ v2 (2026-08-22)
@@ -29,63 +29,63 @@
     <sheet name="minx" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="43">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Михаил Копылов</t>
   </si>
   <si>
-    <t>37.98</t>
-[...2 lines deleted...]
-    <t>33.28</t>
+    <t>37.86</t>
+  </si>
+  <si>
+    <t>32.50</t>
   </si>
   <si>
     <t>Анна Фомина</t>
   </si>
   <si>
-    <t>53.90</t>
-[...2 lines deleted...]
-    <t>47.22</t>
+    <t>50.79</t>
+  </si>
+  <si>
+    <t>44.82</t>
   </si>
   <si>
     <t>Тимофей Терещенко</t>
   </si>
   <si>
     <t>1:02.03</t>
   </si>
   <si>
     <t>54.26</t>
   </si>
   <si>
     <t>Руслан Морозов</t>
   </si>
   <si>
     <t>1:22.53</t>
   </si>
   <si>
     <t>1:15.64</t>
   </si>
   <si>
     <t>Константин Коровников</t>
   </si>
   <si>
     <t>1:26.62</t>
   </si>