--- v2 (2026-08-22)
+++ v3 (2026-10-07)
@@ -29,51 +29,51 @@
     <sheet name="sq1" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="46">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Никита Попков</t>
   </si>
   <si>
-    <t>9.09</t>
+    <t>8.94</t>
   </si>
   <si>
     <t>6.81</t>
   </si>
   <si>
     <t>Михаил Копылов</t>
   </si>
   <si>
     <t>11.99</t>
   </si>
   <si>
     <t>9.78</t>
   </si>
   <si>
     <t>Леонид Захаров</t>
   </si>
   <si>
     <t>14.49</t>
   </si>
   <si>
     <t>11.67</t>
   </si>
   <si>
     <t>Семён Сапунов</t>
   </si>