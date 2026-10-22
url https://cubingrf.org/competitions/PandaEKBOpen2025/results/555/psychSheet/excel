--- v4 (2026-09-07)
+++ v5 (2026-10-22)
@@ -47,201 +47,201 @@
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Артём Сосновских</t>
   </si>
   <si>
     <t>50.79</t>
   </si>
   <si>
     <t>46.72</t>
   </si>
   <si>
     <t>Дарья Белоногова</t>
   </si>
   <si>
     <t>1:00.51</t>
   </si>
   <si>
     <t>55.86</t>
   </si>
   <si>
     <t>Дмитрий Сидоренко</t>
   </si>
   <si>
-    <t>1:08.63</t>
+    <t>1:05.35</t>
   </si>
   <si>
     <t>59.63</t>
   </si>
   <si>
     <t>Андрей Колеватых</t>
   </si>
   <si>
-    <t>1:09.37</t>
+    <t>1:08.85</t>
   </si>
   <si>
     <t>1:02.59</t>
   </si>
   <si>
+    <t>Анна Дуганова</t>
+  </si>
+  <si>
+    <t>1:12.48</t>
+  </si>
+  <si>
+    <t>1:07.45</t>
+  </si>
+  <si>
     <t>Тимофей Терещенко</t>
   </si>
   <si>
     <t>1:16.84</t>
   </si>
   <si>
     <t>1:06.32</t>
   </si>
   <si>
-    <t>Анна Дуганова</t>
-[...7 lines deleted...]
-  <si>
     <t>Даниил Абдулов</t>
   </si>
   <si>
     <t>1:34.57</t>
   </si>
   <si>
     <t>1:24.90</t>
   </si>
   <si>
     <t>Степан Щевелёв</t>
   </si>
   <si>
     <t>1:35.26</t>
   </si>
   <si>
     <t>1:26.90</t>
   </si>
   <si>
     <t>Алексей Плешков</t>
   </si>
   <si>
     <t>1:36.91</t>
   </si>
   <si>
     <t>1:32.75</t>
   </si>
   <si>
+    <t>Матвей Прытков</t>
+  </si>
+  <si>
+    <t>1:41.96</t>
+  </si>
+  <si>
+    <t>1:35.01</t>
+  </si>
+  <si>
     <t>Егор Гущин</t>
   </si>
   <si>
     <t>1:47.17</t>
   </si>
   <si>
     <t>1:34.65</t>
   </si>
   <si>
+    <t>Антон Лагунов</t>
+  </si>
+  <si>
+    <t>1:48.50</t>
+  </si>
+  <si>
+    <t>1:32.49</t>
+  </si>
+  <si>
     <t>Степан Кобелев</t>
   </si>
   <si>
     <t>1:50.46</t>
   </si>
   <si>
     <t>1:39.59</t>
   </si>
   <si>
     <t>Василий Стасьев</t>
   </si>
   <si>
     <t>1:57.04</t>
   </si>
   <si>
     <t>1:47.63</t>
   </si>
   <si>
-    <t>Антон Лагунов</t>
-[...16 lines deleted...]
-  <si>
     <t>Алексей Барвинк</t>
   </si>
   <si>
     <t>2:03.24</t>
   </si>
   <si>
     <t>1:58.53</t>
   </si>
   <si>
     <t>Владислав Овсяников</t>
   </si>
   <si>
     <t>2:09.52</t>
   </si>
   <si>
     <t>1:55.08</t>
   </si>
   <si>
     <t>Григорий Чуваков</t>
   </si>
   <si>
     <t>2:14.04</t>
   </si>
   <si>
     <t>Владимир Кочергин</t>
   </si>
   <si>
     <t>2:43.36</t>
   </si>
   <si>
     <t>Ростислав Бурков</t>
   </si>
   <si>
     <t>2:47.93</t>
   </si>
   <si>
+    <t>Иван Асатрян</t>
+  </si>
+  <si>
+    <t>3:02.21</t>
+  </si>
+  <si>
     <t>Дмитрий Дуганов</t>
   </si>
   <si>
     <t>3:18.10</t>
-  </si>
-[...4 lines deleted...]
-    <t>3:24.08</t>
   </si>
   <si>
     <t>Тимур Братухин</t>
   </si>
   <si>
     <t>3:28.57</t>
   </si>
   <si>
     <t>Николай Котов</t>
   </si>
   <si>
     <t>3:30.18</t>
   </si>
   <si>
     <t>Дмитрий Ишуткин</t>
   </si>
   <si>
     <t>Олег Меньшиков</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>