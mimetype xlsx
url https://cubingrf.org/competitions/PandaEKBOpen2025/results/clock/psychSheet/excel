--- v1 (2026-03-03)
+++ v2 (2026-04-19)
@@ -41,51 +41,51 @@
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Артём Сосновских</t>
   </si>
   <si>
     <t>4.29</t>
   </si>
   <si>
     <t>3.70</t>
   </si>
   <si>
     <t>Степан Щевелёв</t>
   </si>
   <si>
     <t>6.55</t>
   </si>
   <si>
-    <t>5.25</t>
+    <t>5.24</t>
   </si>
   <si>
     <t>Анна Дуганова</t>
   </si>
   <si>
     <t>8.97</t>
   </si>
   <si>
     <t>7.39</t>
   </si>
   <si>
     <t>Таир Дадашев</t>
   </si>
   <si>
     <t>9.16</t>
   </si>
   <si>
     <t>7.27</t>
   </si>
   <si>
     <t>Даниил Абдулов</t>
   </si>
   <si>
     <t>9.31</t>
   </si>
@@ -95,50 +95,59 @@
   <si>
     <t>Егор Мелкозеров</t>
   </si>
   <si>
     <t>10.58</t>
   </si>
   <si>
     <t>8.22</t>
   </si>
   <si>
     <t>Алексей Плешков</t>
   </si>
   <si>
     <t>11.59</t>
   </si>
   <si>
     <t>9.86</t>
   </si>
   <si>
     <t>Егор Гущин</t>
   </si>
   <si>
     <t>11.72</t>
   </si>
   <si>
+    <t>Александр Кашпаров</t>
+  </si>
+  <si>
+    <t>13.41</t>
+  </si>
+  <si>
+    <t>11.00</t>
+  </si>
+  <si>
     <t>Дмитрий Сидоренко</t>
   </si>
   <si>
     <t>14.44</t>
   </si>
   <si>
     <t>8.61</t>
   </si>
   <si>
     <t>Тимур Братухин</t>
   </si>
   <si>
     <t>14.51</t>
   </si>
   <si>
     <t>13.02</t>
   </si>
   <si>
     <t>Григорий Чуваков</t>
   </si>
   <si>
     <t>14.69</t>
   </si>
   <si>
     <t>13.77</t>
@@ -155,59 +164,50 @@
   <si>
     <t>16.22</t>
   </si>
   <si>
     <t>13.98</t>
   </si>
   <si>
     <t>Тимофей Терещенко</t>
   </si>
   <si>
     <t>16.24</t>
   </si>
   <si>
     <t>14.85</t>
   </si>
   <si>
     <t>Юлия Дерновая</t>
   </si>
   <si>
     <t>16.27</t>
   </si>
   <si>
     <t>12.74</t>
   </si>
   <si>
-    <t>Александр Кашпаров</t>
-[...7 lines deleted...]
-  <si>
     <t>Антон Лагунов</t>
   </si>
   <si>
     <t>18.43</t>
   </si>
   <si>
     <t>15.82</t>
   </si>
   <si>
     <t>Василий Стасьев</t>
   </si>
   <si>
     <t>18.60</t>
   </si>
   <si>
     <t>16.11</t>
   </si>
   <si>
     <t>Степан Кобелев</t>
   </si>
   <si>
     <t>18.79</t>
   </si>
   <si>
     <t>16.56</t>
@@ -218,66 +218,66 @@
   <si>
     <t>20.18</t>
   </si>
   <si>
     <t>17.86</t>
   </si>
   <si>
     <t>Андрей Колеватых</t>
   </si>
   <si>
     <t>20.80</t>
   </si>
   <si>
     <t>12.77</t>
   </si>
   <si>
     <t>Дмитрий Дуганов</t>
   </si>
   <si>
     <t>21.49</t>
   </si>
   <si>
     <t>17.66</t>
   </si>
   <si>
+    <t>Федор Савин</t>
+  </si>
+  <si>
+    <t>21.73</t>
+  </si>
+  <si>
+    <t>18.64</t>
+  </si>
+  <si>
     <t>Семён Рудик</t>
   </si>
   <si>
     <t>22.38</t>
   </si>
   <si>
     <t>17.95</t>
-  </si>
-[...7 lines deleted...]
-    <t>23.93</t>
   </si>
   <si>
     <t>Игорь Кильченко</t>
   </si>
   <si>
     <t>27.57</t>
   </si>
   <si>
     <t>22.65</t>
   </si>
   <si>
     <t>Евгения Бармина</t>
   </si>
   <si>
     <t>27.83</t>
   </si>
   <si>
     <t>23.60</t>
   </si>
   <si>
     <t>Матвей Прытков</t>
   </si>
   <si>
     <t>27.94</t>
   </si>
@@ -841,65 +841,65 @@
     <row r="12" spans="1:4">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12" t="s">
         <v>33</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>34</v>
       </c>
       <c r="D12" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13" t="s">
         <v>36</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>37</v>
       </c>
       <c r="D13" t="s">
-        <v>26</v>
+        <v>38</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D14" t="s">
-        <v>40</v>
+        <v>26</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>41</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>42</v>
       </c>
       <c r="D15" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16" t="s">
         <v>44</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>45</v>