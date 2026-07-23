--- v2 (2026-04-19)
+++ v3 (2026-07-23)
@@ -38,270 +38,270 @@
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Артём Сосновских</t>
   </si>
   <si>
     <t>4.29</t>
   </si>
   <si>
     <t>3.70</t>
   </si>
   <si>
     <t>Степан Щевелёв</t>
   </si>
   <si>
-    <t>6.55</t>
-[...2 lines deleted...]
-    <t>5.24</t>
+    <t>6.33</t>
+  </si>
+  <si>
+    <t>5.19</t>
   </si>
   <si>
     <t>Анна Дуганова</t>
   </si>
   <si>
     <t>8.97</t>
   </si>
   <si>
     <t>7.39</t>
   </si>
   <si>
     <t>Таир Дадашев</t>
   </si>
   <si>
     <t>9.16</t>
   </si>
   <si>
     <t>7.27</t>
   </si>
   <si>
     <t>Даниил Абдулов</t>
   </si>
   <si>
     <t>9.31</t>
   </si>
   <si>
     <t>6.63</t>
   </si>
   <si>
     <t>Егор Мелкозеров</t>
   </si>
   <si>
     <t>10.58</t>
   </si>
   <si>
     <t>8.22</t>
   </si>
   <si>
+    <t>Александр Кашпаров</t>
+  </si>
+  <si>
+    <t>10.67</t>
+  </si>
+  <si>
+    <t>10.15</t>
+  </si>
+  <si>
+    <t>Фёдор Артамонов</t>
+  </si>
+  <si>
+    <t>11.44</t>
+  </si>
+  <si>
+    <t>9.07</t>
+  </si>
+  <si>
     <t>Алексей Плешков</t>
   </si>
   <si>
     <t>11.59</t>
   </si>
   <si>
     <t>9.86</t>
   </si>
   <si>
     <t>Егор Гущин</t>
   </si>
   <si>
     <t>11.72</t>
   </si>
   <si>
-    <t>Александр Кашпаров</t>
+    <t>Андрей Колеватых</t>
+  </si>
+  <si>
+    <t>12.78</t>
+  </si>
+  <si>
+    <t>10.79</t>
+  </si>
+  <si>
+    <t>Дмитрий Сидоренко</t>
   </si>
   <si>
     <t>13.41</t>
   </si>
   <si>
-    <t>11.00</t>
-[...7 lines deleted...]
-  <si>
     <t>8.61</t>
   </si>
   <si>
+    <t>Юлия Дерновая</t>
+  </si>
+  <si>
+    <t>13.45</t>
+  </si>
+  <si>
+    <t>12.01</t>
+  </si>
+  <si>
     <t>Тимур Братухин</t>
   </si>
   <si>
     <t>14.51</t>
   </si>
   <si>
-    <t>13.02</t>
-[...1 lines deleted...]
-  <si>
     <t>Григорий Чуваков</t>
   </si>
   <si>
     <t>14.69</t>
   </si>
   <si>
     <t>13.77</t>
   </si>
   <si>
-    <t>Фёдор Артамонов</t>
-[...4 lines deleted...]
-  <si>
     <t>Владимир Кочергин</t>
   </si>
   <si>
     <t>16.22</t>
   </si>
   <si>
     <t>13.98</t>
   </si>
   <si>
     <t>Тимофей Терещенко</t>
   </si>
   <si>
     <t>16.24</t>
   </si>
   <si>
-    <t>14.85</t>
-[...8 lines deleted...]
-    <t>12.74</t>
+    <t>13.79</t>
   </si>
   <si>
     <t>Антон Лагунов</t>
   </si>
   <si>
-    <t>18.43</t>
+    <t>17.90</t>
   </si>
   <si>
     <t>15.82</t>
   </si>
   <si>
     <t>Василий Стасьев</t>
   </si>
   <si>
     <t>18.60</t>
   </si>
   <si>
     <t>16.11</t>
   </si>
   <si>
     <t>Степан Кобелев</t>
   </si>
   <si>
     <t>18.79</t>
   </si>
   <si>
     <t>16.56</t>
   </si>
   <si>
+    <t>Игорь Кильченко</t>
+  </si>
+  <si>
+    <t>19.47</t>
+  </si>
+  <si>
+    <t>18.08</t>
+  </si>
+  <si>
     <t>Дмитрий Зимин</t>
   </si>
   <si>
     <t>20.18</t>
   </si>
   <si>
     <t>17.86</t>
   </si>
   <si>
-    <t>Андрей Колеватых</t>
-[...7 lines deleted...]
-  <si>
     <t>Дмитрий Дуганов</t>
   </si>
   <si>
     <t>21.49</t>
   </si>
   <si>
     <t>17.66</t>
   </si>
   <si>
     <t>Федор Савин</t>
   </si>
   <si>
     <t>21.73</t>
   </si>
   <si>
     <t>18.64</t>
   </si>
   <si>
     <t>Семён Рудик</t>
   </si>
   <si>
     <t>22.38</t>
   </si>
   <si>
-    <t>17.95</t>
-[...8 lines deleted...]
-    <t>22.65</t>
+    <t>15.08</t>
   </si>
   <si>
     <t>Евгения Бармина</t>
   </si>
   <si>
-    <t>27.83</t>
-[...2 lines deleted...]
-    <t>23.60</t>
+    <t>24.70</t>
+  </si>
+  <si>
+    <t>21.29</t>
   </si>
   <si>
     <t>Матвей Прытков</t>
   </si>
   <si>
-    <t>27.94</t>
+    <t>25.88</t>
   </si>
   <si>
     <t>23.72</t>
   </si>
   <si>
     <t>Дмитрий Балуев</t>
   </si>
   <si>
     <t>28.21</t>
   </si>
   <si>
     <t>25.27</t>
   </si>
   <si>
     <t>Роман Михеев</t>
   </si>
   <si>
     <t>31.84</t>
   </si>
   <si>
     <t>30.18</t>
   </si>
   <si>
     <t>Прохор Шепелев</t>
   </si>
@@ -785,135 +785,135 @@
     <row r="8" spans="1:4">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8" t="s">
         <v>22</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>23</v>
       </c>
       <c r="D8" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9" t="s">
         <v>25</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>26</v>
       </c>
       <c r="D9" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D10" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11" t="s">
+        <v>31</v>
+      </c>
+      <c r="C11" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="D11" t="s">
         <v>30</v>
-      </c>
-[...4 lines deleted...]
-        <v>32</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12" t="s">
         <v>33</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>34</v>
       </c>
       <c r="D12" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13" t="s">
         <v>36</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>37</v>
       </c>
       <c r="D13" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14" t="s">
         <v>39</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>40</v>
       </c>
       <c r="D14" t="s">
-        <v>26</v>
+        <v>41</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D15" t="s">
-        <v>43</v>
+        <v>34</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16" t="s">
         <v>44</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>45</v>
       </c>
       <c r="D16" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17" t="s">
         <v>47</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>48</v>