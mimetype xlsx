--- v3 (2026-07-23)
+++ v4 (2026-09-07)
@@ -17,324 +17,324 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="clock" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="93">
   <si>
     <t>#</t>
   </si>
   <si>
-    <t>Имя и фамилия участника</t>
-[...8 lines deleted...]
-    <t>Артём Сосновских</t>
+    <t>Competitor</t>
+  </si>
+  <si>
+    <t>Average</t>
+  </si>
+  <si>
+    <t>Best</t>
+  </si>
+  <si>
+    <t>Artem Sosnovskikh</t>
   </si>
   <si>
     <t>4.29</t>
   </si>
   <si>
-    <t>3.70</t>
-[...2 lines deleted...]
-    <t>Степан Щевелёв</t>
+    <t>3.44</t>
+  </si>
+  <si>
+    <t>Stepan Shchevelev</t>
   </si>
   <si>
     <t>6.33</t>
   </si>
   <si>
     <t>5.19</t>
   </si>
   <si>
-    <t>Анна Дуганова</t>
+    <t>Daniil Abdulov</t>
+  </si>
+  <si>
+    <t>8.71</t>
+  </si>
+  <si>
+    <t>6.63</t>
+  </si>
+  <si>
+    <t>Anna Duganova</t>
   </si>
   <si>
     <t>8.97</t>
   </si>
   <si>
     <t>7.39</t>
   </si>
   <si>
-    <t>Таир Дадашев</t>
+    <t>Tair Dadashev</t>
   </si>
   <si>
     <t>9.16</t>
   </si>
   <si>
     <t>7.27</t>
   </si>
   <si>
-    <t>Даниил Абдулов</t>
-[...8 lines deleted...]
-    <t>Егор Мелкозеров</t>
+    <t>Egor Melkozerov</t>
   </si>
   <si>
     <t>10.58</t>
   </si>
   <si>
     <t>8.22</t>
   </si>
   <si>
-    <t>Александр Кашпаров</t>
+    <t>Aleksandr Kashparov</t>
   </si>
   <si>
     <t>10.67</t>
   </si>
   <si>
     <t>10.15</t>
   </si>
   <si>
-    <t>Фёдор Артамонов</t>
+    <t>Fedor Artamonov</t>
   </si>
   <si>
     <t>11.44</t>
   </si>
   <si>
     <t>9.07</t>
   </si>
   <si>
-    <t>Алексей Плешков</t>
+    <t>Aleksey Pleshkov</t>
   </si>
   <si>
     <t>11.59</t>
   </si>
   <si>
     <t>9.86</t>
   </si>
   <si>
-    <t>Егор Гущин</t>
+    <t>Egor Gushchin</t>
   </si>
   <si>
     <t>11.72</t>
   </si>
   <si>
-    <t>Андрей Колеватых</t>
+    <t>Andrey Kolevatykh</t>
   </si>
   <si>
     <t>12.78</t>
   </si>
   <si>
     <t>10.79</t>
   </si>
   <si>
-    <t>Дмитрий Сидоренко</t>
+    <t>Dmitry Sidorenko</t>
   </si>
   <si>
     <t>13.41</t>
   </si>
   <si>
     <t>8.61</t>
   </si>
   <si>
-    <t>Юлия Дерновая</t>
+    <t>Julia Dernovaya</t>
   </si>
   <si>
     <t>13.45</t>
   </si>
   <si>
     <t>12.01</t>
   </si>
   <si>
-    <t>Тимур Братухин</t>
+    <t>Timur Bratukhin</t>
   </si>
   <si>
     <t>14.51</t>
   </si>
   <si>
-    <t>Григорий Чуваков</t>
+    <t>Grigorii Chuvakov</t>
   </si>
   <si>
     <t>14.69</t>
   </si>
   <si>
     <t>13.77</t>
   </si>
   <si>
-    <t>Владимир Кочергин</t>
+    <t>Vladimir Kochergin</t>
   </si>
   <si>
     <t>16.22</t>
   </si>
   <si>
     <t>13.98</t>
   </si>
   <si>
-    <t>Тимофей Терещенко</t>
+    <t>Timofey Tereshchenko</t>
   </si>
   <si>
     <t>16.24</t>
   </si>
   <si>
     <t>13.79</t>
   </si>
   <si>
-    <t>Антон Лагунов</t>
+    <t>Anton Lagunov</t>
   </si>
   <si>
     <t>17.90</t>
   </si>
   <si>
     <t>15.82</t>
   </si>
   <si>
-    <t>Василий Стасьев</t>
+    <t>Vasily Stasyev</t>
   </si>
   <si>
     <t>18.60</t>
   </si>
   <si>
     <t>16.11</t>
   </si>
   <si>
-    <t>Степан Кобелев</t>
+    <t>Stepan Kobelev</t>
   </si>
   <si>
     <t>18.79</t>
   </si>
   <si>
     <t>16.56</t>
   </si>
   <si>
-    <t>Игорь Кильченко</t>
+    <t>Igor Kilchenko</t>
   </si>
   <si>
     <t>19.47</t>
   </si>
   <si>
     <t>18.08</t>
   </si>
   <si>
-    <t>Дмитрий Зимин</t>
+    <t>Dmitrey Zimin</t>
   </si>
   <si>
     <t>20.18</t>
   </si>
   <si>
     <t>17.86</t>
   </si>
   <si>
-    <t>Дмитрий Дуганов</t>
+    <t>Dmitriy Duganov</t>
   </si>
   <si>
     <t>21.49</t>
   </si>
   <si>
     <t>17.66</t>
   </si>
   <si>
-    <t>Федор Савин</t>
+    <t>Fedor Savin</t>
   </si>
   <si>
     <t>21.73</t>
   </si>
   <si>
     <t>18.64</t>
   </si>
   <si>
-    <t>Семён Рудик</t>
+    <t>Semën Rudik</t>
   </si>
   <si>
     <t>22.38</t>
   </si>
   <si>
     <t>15.08</t>
   </si>
   <si>
-    <t>Евгения Бармина</t>
+    <t>Evgenia Barmina</t>
   </si>
   <si>
     <t>24.70</t>
   </si>
   <si>
     <t>21.29</t>
   </si>
   <si>
-    <t>Матвей Прытков</t>
+    <t>Matvey Prytkov</t>
   </si>
   <si>
     <t>25.88</t>
   </si>
   <si>
     <t>23.72</t>
   </si>
   <si>
-    <t>Дмитрий Балуев</t>
+    <t>Dmitry Baluev</t>
   </si>
   <si>
     <t>28.21</t>
   </si>
   <si>
     <t>25.27</t>
   </si>
   <si>
-    <t>Роман Михеев</t>
+    <t>Roman Mikheev</t>
   </si>
   <si>
     <t>31.84</t>
   </si>
   <si>
     <t>30.18</t>
   </si>
   <si>
-    <t>Прохор Шепелев</t>
+    <t>Prohor Shepelev</t>
   </si>
   <si>
     <t>48.21</t>
   </si>
   <si>
-    <t>Иван Борчанинов</t>
-[...2 lines deleted...]
-    <t>Олег Меньшиков</t>
+    <t>Ivan Borchaninov</t>
+  </si>
+  <si>
+    <t>Oleg Menshikov</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -657,53 +657,53 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D33"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C33" sqref="C33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="3.428" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="28.136" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="6.998" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>4</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>5</v>