--- v1 (2026-03-03)
+++ v2 (2026-04-19)
@@ -131,51 +131,51 @@
   <si>
     <t>Дмитрий Сидоренко</t>
   </si>
   <si>
     <t>6.70</t>
   </si>
   <si>
     <t>4.95</t>
   </si>
   <si>
     <t>Егор Гущин</t>
   </si>
   <si>
     <t>6.80</t>
   </si>
   <si>
     <t>4.37</t>
   </si>
   <si>
     <t>Владислав Овсяников</t>
   </si>
   <si>
     <t>6.87</t>
   </si>
   <si>
-    <t>6.49</t>
+    <t>6.40</t>
   </si>
   <si>
     <t>Василий Стасьев</t>
   </si>
   <si>
     <t>7.24</t>
   </si>
   <si>
     <t>4.52</t>
   </si>
   <si>
     <t>Матвей Бурков</t>
   </si>
   <si>
     <t>7.96</t>
   </si>
   <si>
     <t>4.23</t>
   </si>
   <si>
     <t>Юлия Дерновая</t>
   </si>
   <si>
     <t>8.70</t>
   </si>
@@ -239,95 +239,95 @@
   <si>
     <t>10.19</t>
   </si>
   <si>
     <t>8.71</t>
   </si>
   <si>
     <t>Дмитрий Зимин</t>
   </si>
   <si>
     <t>10.23</t>
   </si>
   <si>
     <t>7.84</t>
   </si>
   <si>
     <t>Григорий Чуваков</t>
   </si>
   <si>
     <t>10.40</t>
   </si>
   <si>
     <t>6.73</t>
   </si>
   <si>
+    <t>Иван Асатрян</t>
+  </si>
+  <si>
+    <t>10.93</t>
+  </si>
+  <si>
+    <t>9.20</t>
+  </si>
+  <si>
+    <t>Мария Емшанова</t>
+  </si>
+  <si>
+    <t>11.02</t>
+  </si>
+  <si>
+    <t>7.33</t>
+  </si>
+  <si>
     <t>Тимур Братухин</t>
   </si>
   <si>
     <t>11.29</t>
   </si>
   <si>
     <t>6.31</t>
   </si>
   <si>
     <t>Владимир Кочергин</t>
   </si>
   <si>
     <t>11.54</t>
   </si>
   <si>
     <t>9.04</t>
   </si>
   <si>
-    <t>Иван Асатрян</t>
-[...7 lines deleted...]
-  <si>
     <t>Таир Дадашев</t>
   </si>
   <si>
     <t>11.79</t>
   </si>
   <si>
     <t>5.87</t>
   </si>
   <si>
-    <t>Мария Емшанова</t>
-[...7 lines deleted...]
-  <si>
     <t>Артëм Селиванов</t>
   </si>
   <si>
     <t>12.13</t>
   </si>
   <si>
     <t>7.13</t>
   </si>
   <si>
     <t>Егор Сащенко</t>
   </si>
   <si>
     <t>12.37</t>
   </si>
   <si>
     <t>10.83</t>
   </si>
   <si>
     <t>Алексей Барвинк</t>
   </si>
   <si>
     <t>12.95</t>
   </si>
   <si>
     <t>7.43</t>
@@ -407,75 +407,75 @@
   <si>
     <t>16.41</t>
   </si>
   <si>
     <t>10.64</t>
   </si>
   <si>
     <t>Дмитрий Балуев</t>
   </si>
   <si>
     <t>16.77</t>
   </si>
   <si>
     <t>13.68</t>
   </si>
   <si>
     <t>Евгения Бармина</t>
   </si>
   <si>
     <t>16.93</t>
   </si>
   <si>
     <t>9.39</t>
   </si>
   <si>
+    <t>Дмитрий Ишуткин</t>
+  </si>
+  <si>
+    <t>17.56</t>
+  </si>
+  <si>
+    <t>10.02</t>
+  </si>
+  <si>
     <t>Артём Алиев</t>
   </si>
   <si>
     <t>18.22</t>
   </si>
   <si>
     <t>13.80</t>
   </si>
   <si>
     <t>Никита Ушаков</t>
   </si>
   <si>
     <t>19.35</t>
   </si>
   <si>
     <t>17.24</t>
-  </si>
-[...7 lines deleted...]
-    <t>10.02</t>
   </si>
   <si>
     <t>Степан Приданников</t>
   </si>
   <si>
     <t>20.65</t>
   </si>
   <si>
     <t>15.39</t>
   </si>
   <si>
     <t>Кирилл Гадеев</t>
   </si>
   <si>
     <t>21.46</t>
   </si>
   <si>
     <t>17.29</t>
   </si>
   <si>
     <t>Илья Исаев</t>
   </si>
   <si>
     <t>22.17</t>
   </si>