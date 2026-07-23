--- v2 (2026-04-19)
+++ v3 (2026-07-23)
@@ -131,299 +131,299 @@
   <si>
     <t>Дмитрий Сидоренко</t>
   </si>
   <si>
     <t>6.70</t>
   </si>
   <si>
     <t>4.95</t>
   </si>
   <si>
     <t>Егор Гущин</t>
   </si>
   <si>
     <t>6.80</t>
   </si>
   <si>
     <t>4.37</t>
   </si>
   <si>
     <t>Владислав Овсяников</t>
   </si>
   <si>
     <t>6.87</t>
   </si>
   <si>
-    <t>6.40</t>
+    <t>5.98</t>
   </si>
   <si>
     <t>Василий Стасьев</t>
   </si>
   <si>
     <t>7.24</t>
   </si>
   <si>
     <t>4.52</t>
   </si>
   <si>
+    <t>Тимофей Доронин</t>
+  </si>
+  <si>
+    <t>7.92</t>
+  </si>
+  <si>
+    <t>7.10</t>
+  </si>
+  <si>
     <t>Матвей Бурков</t>
   </si>
   <si>
     <t>7.96</t>
   </si>
   <si>
     <t>4.23</t>
   </si>
   <si>
+    <t>Егор Мелкозеров</t>
+  </si>
+  <si>
+    <t>8.12</t>
+  </si>
+  <si>
+    <t>3.64</t>
+  </si>
+  <si>
+    <t>Григорий Чуваков</t>
+  </si>
+  <si>
+    <t>8.56</t>
+  </si>
+  <si>
+    <t>6.13</t>
+  </si>
+  <si>
     <t>Юлия Дерновая</t>
   </si>
   <si>
     <t>8.70</t>
   </si>
   <si>
-    <t>6.68</t>
+    <t>6.62</t>
+  </si>
+  <si>
+    <t>Иван Туркин</t>
+  </si>
+  <si>
+    <t>8.80</t>
+  </si>
+  <si>
+    <t>6.86</t>
   </si>
   <si>
     <t>Дмитрий Дуганов</t>
   </si>
   <si>
     <t>8.81</t>
   </si>
   <si>
     <t>7.21</t>
   </si>
   <si>
+    <t>Александр Кашпаров</t>
+  </si>
+  <si>
+    <t>8.97</t>
+  </si>
+  <si>
+    <t>7.63</t>
+  </si>
+  <si>
     <t>Антон Лагунов</t>
   </si>
   <si>
     <t>9.16</t>
   </si>
   <si>
     <t>7.44</t>
   </si>
   <si>
-    <t>Егор Мелкозеров</t>
+    <t>Семён Рудик</t>
   </si>
   <si>
     <t>9.46</t>
   </si>
   <si>
-    <t>3.64</t>
-[...4 lines deleted...]
-  <si>
     <t>4.84</t>
   </si>
   <si>
-    <t>Иван Туркин</t>
-[...7 lines deleted...]
-  <si>
     <t>Степан Дементьев</t>
   </si>
   <si>
     <t>9.88</t>
   </si>
   <si>
     <t>6.88</t>
   </si>
   <si>
-    <t>Тимофей Доронин</t>
+    <t>Дмитрий Зимин</t>
+  </si>
+  <si>
+    <t>9.96</t>
+  </si>
+  <si>
+    <t>7.84</t>
+  </si>
+  <si>
+    <t>Тимур Братухин</t>
+  </si>
+  <si>
+    <t>10.13</t>
+  </si>
+  <si>
+    <t>6.31</t>
+  </si>
+  <si>
+    <t>Иван Асатрян</t>
+  </si>
+  <si>
+    <t>10.79</t>
+  </si>
+  <si>
+    <t>Мария Емшанова</t>
+  </si>
+  <si>
+    <t>11.02</t>
+  </si>
+  <si>
+    <t>7.33</t>
+  </si>
+  <si>
+    <t>Матвей Прытков</t>
+  </si>
+  <si>
+    <t>11.07</t>
+  </si>
+  <si>
+    <t>7.94</t>
+  </si>
+  <si>
+    <t>Артëм Селиванов</t>
+  </si>
+  <si>
+    <t>11.09</t>
+  </si>
+  <si>
+    <t>7.13</t>
+  </si>
+  <si>
+    <t>Ростислав Бурков</t>
+  </si>
+  <si>
+    <t>11.10</t>
+  </si>
+  <si>
+    <t>8.95</t>
+  </si>
+  <si>
+    <t>Владимир Кочергин</t>
+  </si>
+  <si>
+    <t>11.54</t>
+  </si>
+  <si>
+    <t>9.04</t>
+  </si>
+  <si>
+    <t>Таир Дадашев</t>
+  </si>
+  <si>
+    <t>11.79</t>
+  </si>
+  <si>
+    <t>5.87</t>
+  </si>
+  <si>
+    <t>Егор Сащенко</t>
+  </si>
+  <si>
+    <t>12.37</t>
+  </si>
+  <si>
+    <t>10.83</t>
+  </si>
+  <si>
+    <t>Владимир Самойлов</t>
+  </si>
+  <si>
+    <t>12.88</t>
   </si>
   <si>
     <t>10.19</t>
   </si>
   <si>
-    <t>8.71</t>
-[...82 lines deleted...]
-  <si>
     <t>Алексей Барвинк</t>
   </si>
   <si>
     <t>12.95</t>
   </si>
   <si>
     <t>7.43</t>
   </si>
   <si>
     <t>Тимофей Карандашов</t>
   </si>
   <si>
     <t>13.32</t>
   </si>
   <si>
     <t>9.12</t>
   </si>
   <si>
+    <t>Федор Савин</t>
+  </si>
+  <si>
+    <t>13.48</t>
+  </si>
+  <si>
+    <t>6.92</t>
+  </si>
+  <si>
     <t>Лаврентий Бурков</t>
   </si>
   <si>
     <t>13.54</t>
   </si>
   <si>
-    <t>9.96</t>
-[...16 lines deleted...]
-  <si>
     <t>Николай Кустов</t>
   </si>
   <si>
     <t>14.02</t>
   </si>
   <si>
     <t>11.93</t>
   </si>
   <si>
-    <t>Федор Савин</t>
-[...25 lines deleted...]
-  <si>
     <t>Светлана Дуганова</t>
   </si>
   <si>
     <t>16.41</t>
   </si>
   <si>
     <t>10.64</t>
   </si>
   <si>
     <t>Дмитрий Балуев</t>
   </si>
   <si>
     <t>16.77</t>
   </si>
   <si>
     <t>13.68</t>
   </si>
   <si>
     <t>Евгения Бармина</t>
   </si>
   <si>
     <t>16.93</t>
   </si>
   <si>
     <t>9.39</t>
@@ -452,93 +452,93 @@
   <si>
     <t>19.35</t>
   </si>
   <si>
     <t>17.24</t>
   </si>
   <si>
     <t>Степан Приданников</t>
   </si>
   <si>
     <t>20.65</t>
   </si>
   <si>
     <t>15.39</t>
   </si>
   <si>
     <t>Кирилл Гадеев</t>
   </si>
   <si>
     <t>21.46</t>
   </si>
   <si>
     <t>17.29</t>
   </si>
   <si>
+    <t>Игорь Кильченко</t>
+  </si>
+  <si>
+    <t>22.03</t>
+  </si>
+  <si>
+    <t>14.93</t>
+  </si>
+  <si>
     <t>Илья Исаев</t>
   </si>
   <si>
     <t>22.17</t>
   </si>
   <si>
     <t>16.36</t>
   </si>
   <si>
     <t>Феликс Абсатаров</t>
   </si>
   <si>
     <t>22.30</t>
   </si>
   <si>
     <t>14.44</t>
   </si>
   <si>
     <t>Таисия Пивник</t>
   </si>
   <si>
     <t>22.83</t>
   </si>
   <si>
     <t>19.71</t>
   </si>
   <si>
     <t>Прохор Шепелев</t>
   </si>
   <si>
     <t>25.25</t>
   </si>
   <si>
     <t>22.18</t>
-  </si>
-[...7 lines deleted...]
-    <t>15.47</t>
   </si>
   <si>
     <t>Александр Гущин</t>
   </si>
   <si>
     <t>36.41</t>
   </si>
   <si>
     <t>25.31</t>
   </si>
   <si>
     <t>Олег Меньшиков</t>
   </si>
   <si>
     <t>38.12</t>
   </si>
   <si>
     <t>20.92</t>
   </si>
   <si>
     <t>Михаил Ковязин</t>
   </si>
   <si>
     <t>Никита Шагапов</t>
   </si>
@@ -1164,166 +1164,166 @@
         <v>54</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19" t="s">
         <v>55</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>56</v>
       </c>
       <c r="D19" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20" t="s">
         <v>58</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="D20" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="D21" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="D22" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="D23" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="D24" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="D25" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="D26" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="D27" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="D28" t="s">
-        <v>83</v>
+        <v>23</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29" t="s">
         <v>84</v>
       </c>
       <c r="C29" s="1" t="s">
         <v>85</v>
       </c>
       <c r="D29" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30" t="s">
         <v>87</v>
       </c>
       <c r="C30" s="1" t="s">
         <v>88</v>
@@ -1391,107 +1391,107 @@
     <row r="35" spans="1:4">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35" t="s">
         <v>102</v>
       </c>
       <c r="C35" s="1" t="s">
         <v>103</v>
       </c>
       <c r="D35" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36" t="s">
         <v>105</v>
       </c>
       <c r="C36" s="1" t="s">
         <v>106</v>
       </c>
       <c r="D36" t="s">
-        <v>67</v>
+        <v>107</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="D37" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="D38" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="D39" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="D40" t="s">
-        <v>118</v>
+        <v>77</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41" t="s">
         <v>119</v>
       </c>
       <c r="C41" s="1" t="s">
         <v>120</v>
       </c>
       <c r="D41" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42" t="s">
         <v>122</v>
       </c>
       <c r="C42" s="1" t="s">
         <v>123</v>