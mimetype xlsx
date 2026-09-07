--- v3 (2026-07-23)
+++ v4 (2026-09-07)
@@ -29,56 +29,65 @@
     <sheet name="pyram" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="169">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Артём Сосновских</t>
   </si>
   <si>
-    <t>2.71</t>
+    <t>2.30</t>
   </si>
   <si>
     <t>1.77</t>
   </si>
   <si>
+    <t>Владислав Овсяников</t>
+  </si>
+  <si>
+    <t>4.15</t>
+  </si>
+  <si>
+    <t>3.19</t>
+  </si>
+  <si>
     <t>Николай Котов</t>
   </si>
   <si>
     <t>4.35</t>
   </si>
   <si>
     <t>3.10</t>
   </si>
   <si>
     <t>Степан Щевелёв</t>
   </si>
   <si>
     <t>4.39</t>
   </si>
   <si>
     <t>2.27</t>
   </si>
   <si>
     <t>Даниил Абдулов</t>
   </si>
   <si>
     <t>4.62</t>
   </si>
   <si>
     <t>2.17</t>
@@ -123,59 +132,50 @@
     <t>Тимофей Терещенко</t>
   </si>
   <si>
     <t>6.18</t>
   </si>
   <si>
     <t>4.24</t>
   </si>
   <si>
     <t>Дмитрий Сидоренко</t>
   </si>
   <si>
     <t>6.70</t>
   </si>
   <si>
     <t>4.95</t>
   </si>
   <si>
     <t>Егор Гущин</t>
   </si>
   <si>
     <t>6.80</t>
   </si>
   <si>
     <t>4.37</t>
-  </si>
-[...7 lines deleted...]
-    <t>5.98</t>
   </si>
   <si>
     <t>Василий Стасьев</t>
   </si>
   <si>
     <t>7.24</t>
   </si>
   <si>
     <t>4.52</t>
   </si>
   <si>
     <t>Тимофей Доронин</t>
   </si>
   <si>
     <t>7.92</t>
   </si>
   <si>
     <t>7.10</t>
   </si>
   <si>
     <t>Матвей Бурков</t>
   </si>
   <si>
     <t>7.96</t>
   </si>
@@ -1279,51 +1279,51 @@
     <row r="27" spans="1:4">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27" t="s">
         <v>79</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>80</v>
       </c>
       <c r="D27" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28" t="s">
         <v>82</v>
       </c>
       <c r="C28" s="1" t="s">
         <v>83</v>
       </c>
       <c r="D28" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29" t="s">
         <v>84</v>
       </c>
       <c r="C29" s="1" t="s">
         <v>85</v>
       </c>
       <c r="D29" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30" t="s">
         <v>87</v>
       </c>
       <c r="C30" s="1" t="s">
         <v>88</v>