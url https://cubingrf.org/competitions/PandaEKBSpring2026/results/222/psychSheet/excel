--- v0 (2026-05-02)
+++ v1 (2026-06-21)
@@ -194,68 +194,86 @@
   <si>
     <t>4.79</t>
   </si>
   <si>
     <t>2.57</t>
   </si>
   <si>
     <t>Ростислав Бурков</t>
   </si>
   <si>
     <t>4.81</t>
   </si>
   <si>
     <t>2.41</t>
   </si>
   <si>
     <t>Тимофей Доронин</t>
   </si>
   <si>
     <t>4.82</t>
   </si>
   <si>
     <t>3.89</t>
   </si>
   <si>
+    <t>Алексей Боровик</t>
+  </si>
+  <si>
+    <t>4.92</t>
+  </si>
+  <si>
+    <t>4.09</t>
+  </si>
+  <si>
     <t>Тимофей Терещенко</t>
   </si>
   <si>
     <t>4.96</t>
   </si>
   <si>
     <t>1.61</t>
   </si>
   <si>
     <t>Екатерина Александрова</t>
   </si>
   <si>
     <t>5.09</t>
   </si>
   <si>
     <t>4.41</t>
   </si>
   <si>
+    <t>Фёдор Артамонов</t>
+  </si>
+  <si>
+    <t>5.16</t>
+  </si>
+  <si>
+    <t>4.34</t>
+  </si>
+  <si>
     <t>Юлия Дерновая</t>
   </si>
   <si>
     <t>5.24</t>
   </si>
   <si>
     <t>3.66</t>
   </si>
   <si>
     <t>Владислав Бударин</t>
   </si>
   <si>
     <t>5.46</t>
   </si>
   <si>
     <t>4.51</t>
   </si>
   <si>
     <t>Лаврентий Бурков</t>
   </si>
   <si>
     <t>5.51</t>
   </si>
   <si>
     <t>2.93</t>
@@ -344,59 +362,50 @@
   <si>
     <t>Демид Шульга</t>
   </si>
   <si>
     <t>6.93</t>
   </si>
   <si>
     <t>Тимур Братухин</t>
   </si>
   <si>
     <t>6.96</t>
   </si>
   <si>
     <t>4.99</t>
   </si>
   <si>
     <t>Тимофей Карандашов</t>
   </si>
   <si>
     <t>7.18</t>
   </si>
   <si>
     <t>5.64</t>
   </si>
   <si>
-    <t>Фёдор Артамонов</t>
-[...7 lines deleted...]
-  <si>
     <t>Николай Кустов</t>
   </si>
   <si>
     <t>7.40</t>
   </si>
   <si>
     <t>Никита Лагунов</t>
   </si>
   <si>
     <t>7.70</t>
   </si>
   <si>
     <t>6.00</t>
   </si>
   <si>
     <t>Владимир Самойлов</t>
   </si>
   <si>
     <t>7.72</t>
   </si>
   <si>
     <t>4.38</t>
   </si>
   <si>
     <t>Егор Сащенко</t>
@@ -413,129 +422,120 @@
   <si>
     <t>8.22</t>
   </si>
   <si>
     <t>5.95</t>
   </si>
   <si>
     <t>Василий Кузнецов</t>
   </si>
   <si>
     <t>8.29</t>
   </si>
   <si>
     <t>6.59</t>
   </si>
   <si>
     <t>Артëм Селиванов</t>
   </si>
   <si>
     <t>8.44</t>
   </si>
   <si>
     <t>6.32</t>
   </si>
   <si>
-    <t>Алексей Боровик</t>
-[...7 lines deleted...]
-  <si>
     <t>Софья Габова</t>
   </si>
   <si>
     <t>8.68</t>
   </si>
   <si>
     <t>6.64</t>
   </si>
   <si>
     <t>Евгений Амосов</t>
   </si>
   <si>
-    <t>9.29</t>
+    <t>8.70</t>
   </si>
   <si>
     <t>5.19</t>
   </si>
   <si>
     <t>Федор Савин</t>
   </si>
   <si>
     <t>9.72</t>
   </si>
   <si>
     <t>6.63</t>
   </si>
   <si>
     <t>Михаил Лобов</t>
   </si>
   <si>
     <t>10.10</t>
   </si>
   <si>
     <t>8.10</t>
   </si>
   <si>
     <t>Роман Хайруллин</t>
   </si>
   <si>
     <t>10.36</t>
   </si>
   <si>
     <t>5.35</t>
   </si>
   <si>
+    <t>Алексей Пушкин</t>
+  </si>
+  <si>
+    <t>12.21</t>
+  </si>
+  <si>
+    <t>5.14</t>
+  </si>
+  <si>
+    <t>Дмитрий Зимин</t>
+  </si>
+  <si>
+    <t>12.31</t>
+  </si>
+  <si>
+    <t>7.50</t>
+  </si>
+  <si>
     <t>Игорь Кильченко</t>
   </si>
   <si>
-    <t>11.75</t>
+    <t>13.09</t>
   </si>
   <si>
     <t>6.41</t>
-  </si>
-[...16 lines deleted...]
-    <t>7.50</t>
   </si>
   <si>
     <t>Савелий Соколов</t>
   </si>
   <si>
     <t>13.96</t>
   </si>
   <si>
     <t>7.29</t>
   </si>
   <si>
     <t>Александр Ковин</t>
   </si>
   <si>
     <t>14.13</t>
   </si>
   <si>
     <t>9.08</t>
   </si>
   <si>
     <t>Евгения Бармина</t>
   </si>
   <si>
     <t>14.22</t>
   </si>
@@ -1333,236 +1333,236 @@
         <v>77</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27" t="s">
         <v>78</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>79</v>
       </c>
       <c r="D27" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28" t="s">
         <v>81</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="D28" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="D29" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
       <c r="D30" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31" t="s">
         <v>89</v>
       </c>
       <c r="C31" s="1" t="s">
         <v>90</v>
       </c>
       <c r="D31" t="s">
-        <v>73</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="D32" t="s">
-        <v>29</v>
+        <v>94</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="D33" t="s">
-        <v>95</v>
+        <v>79</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="D34" t="s">
-        <v>98</v>
+        <v>29</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35" t="s">
         <v>99</v>
       </c>
       <c r="C35" s="1" t="s">
         <v>100</v>
       </c>
       <c r="D35" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36" t="s">
         <v>102</v>
       </c>
       <c r="C36" s="1" t="s">
         <v>103</v>
       </c>
       <c r="D36" t="s">
-        <v>85</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="D37" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="D38" t="s">
-        <v>109</v>
+        <v>91</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39" t="s">
         <v>110</v>
       </c>
       <c r="C39" s="1" t="s">
         <v>111</v>
       </c>
       <c r="D39" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40" t="s">
         <v>113</v>
       </c>
       <c r="C40" s="1" t="s">
         <v>114</v>
       </c>
       <c r="D40" t="s">
-        <v>82</v>
+        <v>115</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="D41" t="s">
-        <v>117</v>
+        <v>88</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42" t="s">
         <v>118</v>
       </c>
       <c r="C42" s="1" t="s">
         <v>119</v>
       </c>
       <c r="D42" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43" t="s">
         <v>121</v>
       </c>
       <c r="C43" s="1" t="s">
         <v>122</v>