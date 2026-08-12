--- v1 (2026-06-21)
+++ v2 (2026-08-12)
@@ -98,50 +98,59 @@
   <si>
     <t>3.22</t>
   </si>
   <si>
     <t>0.80</t>
   </si>
   <si>
     <t>Степан Щевелёв</t>
   </si>
   <si>
     <t>3.57</t>
   </si>
   <si>
     <t>0.83</t>
   </si>
   <si>
     <t>Семён Рудик</t>
   </si>
   <si>
     <t>3.68</t>
   </si>
   <si>
     <t>0.81</t>
   </si>
   <si>
+    <t>Фёдор Артамонов</t>
+  </si>
+  <si>
+    <t>3.98</t>
+  </si>
+  <si>
+    <t>3.02</t>
+  </si>
+  <si>
     <t>Анна Дуганова</t>
   </si>
   <si>
     <t>4.10</t>
   </si>
   <si>
     <t>0.88</t>
   </si>
   <si>
     <t>Данил Зубков</t>
   </si>
   <si>
     <t>4.14</t>
   </si>
   <si>
     <t>1.10</t>
   </si>
   <si>
     <t>Алексей Плешков</t>
   </si>
   <si>
     <t>4.17</t>
   </si>
   <si>
     <t>1.92</t>
@@ -221,59 +230,50 @@
   <si>
     <t>4.92</t>
   </si>
   <si>
     <t>4.09</t>
   </si>
   <si>
     <t>Тимофей Терещенко</t>
   </si>
   <si>
     <t>4.96</t>
   </si>
   <si>
     <t>1.61</t>
   </si>
   <si>
     <t>Екатерина Александрова</t>
   </si>
   <si>
     <t>5.09</t>
   </si>
   <si>
     <t>4.41</t>
   </si>
   <si>
-    <t>Фёдор Артамонов</t>
-[...7 lines deleted...]
-  <si>
     <t>Юлия Дерновая</t>
   </si>
   <si>
     <t>5.24</t>
   </si>
   <si>
     <t>3.66</t>
   </si>
   <si>
     <t>Владислав Бударин</t>
   </si>
   <si>
     <t>5.46</t>
   </si>
   <si>
     <t>4.51</t>
   </si>
   <si>
     <t>Лаврентий Бурков</t>
   </si>
   <si>
     <t>5.51</t>
   </si>
   <si>
     <t>2.93</t>
@@ -386,50 +386,59 @@
   <si>
     <t>Николай Кустов</t>
   </si>
   <si>
     <t>7.40</t>
   </si>
   <si>
     <t>Никита Лагунов</t>
   </si>
   <si>
     <t>7.70</t>
   </si>
   <si>
     <t>6.00</t>
   </si>
   <si>
     <t>Владимир Самойлов</t>
   </si>
   <si>
     <t>7.72</t>
   </si>
   <si>
     <t>4.38</t>
   </si>
   <si>
+    <t>Федор Савин</t>
+  </si>
+  <si>
+    <t>7.84</t>
+  </si>
+  <si>
+    <t>6.15</t>
+  </si>
+  <si>
     <t>Егор Сащенко</t>
   </si>
   <si>
     <t>7.92</t>
   </si>
   <si>
     <t>4.42</t>
   </si>
   <si>
     <t>Матвей Отраднов</t>
   </si>
   <si>
     <t>8.22</t>
   </si>
   <si>
     <t>5.95</t>
   </si>
   <si>
     <t>Василий Кузнецов</t>
   </si>
   <si>
     <t>8.29</t>
   </si>
   <si>
     <t>6.59</t>
@@ -438,59 +447,50 @@
     <t>Артëм Селиванов</t>
   </si>
   <si>
     <t>8.44</t>
   </si>
   <si>
     <t>6.32</t>
   </si>
   <si>
     <t>Софья Габова</t>
   </si>
   <si>
     <t>8.68</t>
   </si>
   <si>
     <t>6.64</t>
   </si>
   <si>
     <t>Евгений Амосов</t>
   </si>
   <si>
     <t>8.70</t>
   </si>
   <si>
     <t>5.19</t>
-  </si>
-[...7 lines deleted...]
-    <t>6.63</t>
   </si>
   <si>
     <t>Михаил Лобов</t>
   </si>
   <si>
     <t>10.10</t>
   </si>
   <si>
     <t>8.10</t>
   </si>
   <si>
     <t>Роман Хайруллин</t>
   </si>
   <si>
     <t>10.36</t>
   </si>
   <si>
     <t>5.35</t>
   </si>
   <si>
     <t>Алексей Пушкин</t>
   </si>
   <si>
     <t>12.21</t>
   </si>
@@ -1151,65 +1151,65 @@
         <v>39</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14" t="s">
         <v>40</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>41</v>
       </c>
       <c r="D14" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>43</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="D15" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="D16" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17" t="s">
         <v>48</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>49</v>
       </c>
       <c r="D17" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18" t="s">
         <v>51</v>
@@ -1420,51 +1420,51 @@
     <row r="33" spans="1:4">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33" t="s">
         <v>95</v>
       </c>
       <c r="C33" s="1" t="s">
         <v>96</v>
       </c>
       <c r="D33" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34" t="s">
         <v>97</v>
       </c>
       <c r="C34" s="1" t="s">
         <v>98</v>
       </c>
       <c r="D34" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35" t="s">
         <v>99</v>
       </c>
       <c r="C35" s="1" t="s">
         <v>100</v>
       </c>
       <c r="D35" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36" t="s">
         <v>102</v>
       </c>
       <c r="C36" s="1" t="s">
         <v>103</v>