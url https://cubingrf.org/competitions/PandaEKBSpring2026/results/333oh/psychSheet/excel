--- v0 (2026-05-02)
+++ v1 (2026-06-21)
@@ -140,98 +140,98 @@
   <si>
     <t>Данил Зубков</t>
   </si>
   <si>
     <t>27.21</t>
   </si>
   <si>
     <t>19.43</t>
   </si>
   <si>
     <t>Матвей Бурков</t>
   </si>
   <si>
     <t>27.32</t>
   </si>
   <si>
     <t>21.14</t>
   </si>
   <si>
     <t>Максим Бреднев</t>
   </si>
   <si>
     <t>27.74</t>
   </si>
   <si>
-    <t>22.15</t>
+    <t>21.90</t>
   </si>
   <si>
     <t>Матвей Прытков</t>
   </si>
   <si>
     <t>28.22</t>
   </si>
   <si>
     <t>25.01</t>
   </si>
   <si>
     <t>Алексей Боровик</t>
   </si>
   <si>
-    <t>34.32</t>
-[...2 lines deleted...]
-    <t>24.47</t>
+    <t>29.74</t>
+  </si>
+  <si>
+    <t>21.69</t>
+  </si>
+  <si>
+    <t>Фёдор Артамонов</t>
+  </si>
+  <si>
+    <t>30.71</t>
+  </si>
+  <si>
+    <t>29.24</t>
   </si>
   <si>
     <t>Владислав Овсяников</t>
   </si>
   <si>
     <t>35.20</t>
   </si>
   <si>
     <t>27.77</t>
   </si>
   <si>
     <t>Таир Дадашев</t>
   </si>
   <si>
     <t>35.27</t>
   </si>
   <si>
     <t>27.58</t>
   </si>
   <si>
-    <t>Фёдор Артамонов</t>
-[...7 lines deleted...]
-  <si>
     <t>Антон Лагунов</t>
   </si>
   <si>
     <t>37.61</t>
   </si>
   <si>
     <t>27.72</t>
   </si>
   <si>
     <t>Григорий Чуваков</t>
   </si>
   <si>
     <t>39.66</t>
   </si>
   <si>
     <t>31.97</t>
   </si>
   <si>
     <t>Ростислав Бурков</t>
   </si>
   <si>
     <t>39.69</t>
   </si>
   <si>
     <t>31.47</t>
@@ -242,75 +242,75 @@
   <si>
     <t>40.99</t>
   </si>
   <si>
     <t>30.69</t>
   </si>
   <si>
     <t>Владимир Самойлов</t>
   </si>
   <si>
     <t>43.17</t>
   </si>
   <si>
     <t>40.34</t>
   </si>
   <si>
     <t>Николай Кустов</t>
   </si>
   <si>
     <t>46.96</t>
   </si>
   <si>
     <t>37.19</t>
   </si>
   <si>
+    <t>Екатерина Александрова</t>
+  </si>
+  <si>
+    <t>47.35</t>
+  </si>
+  <si>
+    <t>28.44</t>
+  </si>
+  <si>
     <t>Михаил Замятин</t>
   </si>
   <si>
     <t>47.83</t>
   </si>
   <si>
     <t>39.25</t>
   </si>
   <si>
     <t>Егор Мелкозеров</t>
   </si>
   <si>
     <t>49.25</t>
   </si>
   <si>
     <t>41.90</t>
-  </si>
-[...7 lines deleted...]
-    <t>47.10</t>
   </si>
   <si>
     <t>Тимофей Карандашов</t>
   </si>
   <si>
     <t>1:02.32</t>
   </si>
   <si>
     <t>41.49</t>
   </si>
   <si>
     <t>Тимур Братухин</t>
   </si>
   <si>
     <t>50.49</t>
   </si>
   <si>
     <t>Степан Дементьев</t>
   </si>
   <si>
     <t>57.82</t>
   </si>
   <si>
     <t>Василий Кузнецов</t>
   </si>