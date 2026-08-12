--- v1 (2026-06-21)
+++ v2 (2026-08-12)
@@ -29,54 +29,54 @@
     <sheet name="333oh" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="103">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Артём Сосновских</t>
   </si>
   <si>
-    <t>11.58</t>
-[...2 lines deleted...]
-    <t>9.88</t>
+    <t>11.05</t>
+  </si>
+  <si>
+    <t>7.89</t>
   </si>
   <si>
     <t>Андрей Колеватых</t>
   </si>
   <si>
     <t>13.50</t>
   </si>
   <si>
     <t>10.59</t>
   </si>
   <si>
     <t>Дмитрий Душейко</t>
   </si>
   <si>
     <t>15.27</t>
   </si>
   <si>
     <t>13.31</t>
   </si>
   <si>
     <t>Анна Дуганова</t>
   </si>
   <si>
     <t>19.81</t>
   </si>
@@ -173,51 +173,51 @@
   <si>
     <t>25.01</t>
   </si>
   <si>
     <t>Алексей Боровик</t>
   </si>
   <si>
     <t>29.74</t>
   </si>
   <si>
     <t>21.69</t>
   </si>
   <si>
     <t>Фёдор Артамонов</t>
   </si>
   <si>
     <t>30.71</t>
   </si>
   <si>
     <t>29.24</t>
   </si>
   <si>
     <t>Владислав Овсяников</t>
   </si>
   <si>
-    <t>35.20</t>
+    <t>32.82</t>
   </si>
   <si>
     <t>27.77</t>
   </si>
   <si>
     <t>Таир Дадашев</t>
   </si>
   <si>
     <t>35.27</t>
   </si>
   <si>
     <t>27.58</t>
   </si>
   <si>
     <t>Антон Лагунов</t>
   </si>
   <si>
     <t>37.61</t>
   </si>
   <si>
     <t>27.72</t>
   </si>
   <si>
     <t>Григорий Чуваков</t>
   </si>